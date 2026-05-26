--- v0 (2026-02-23)
+++ v1 (2026-05-26)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\ATFO\Transzparencia\05) Befogadások, Transzparencia\at) Transzparencia CD\SH_áremelések\publikálásra\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\ATFO\Transzparencia\05) Befogadások, Transzparencia\b_Transzparencia CD\SH_áremelések\publikálásra\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="26085" windowHeight="10305"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="26083" windowHeight="10311"/>
   </bookViews>
   <sheets>
     <sheet name="SH" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">SH!$A$1:$M$217</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1278" uniqueCount="458">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1338" uniqueCount="464">
   <si>
     <t>Iktatószám</t>
   </si>
   <si>
     <t>Ügyfél</t>
   </si>
   <si>
     <t>Tárgy</t>
   </si>
   <si>
     <t>AT011/210/2025</t>
   </si>
   <si>
     <t>EGIS Gyógyszergyár Zrt.</t>
   </si>
   <si>
     <t>AT011/211/2025</t>
   </si>
   <si>
     <t>AT011/212/2025</t>
   </si>
   <si>
     <t>AT011/213/2025</t>
   </si>
   <si>
@@ -1393,50 +1393,68 @@
     <t>AT011/20/2026</t>
   </si>
   <si>
     <t>AT011/21/2026</t>
   </si>
   <si>
     <t>AT011/22/2026</t>
   </si>
   <si>
     <t>PREDNISOLON-RICHTER 5 MG TABLETTA, 100X BUBORÉKCSOMAGOLÁSBAN</t>
   </si>
   <si>
     <t>CYCLOGEST 400 MG HÜVELYKÚP 15x SZALAGCSOMAGOLÁSBAN</t>
   </si>
   <si>
     <t>CAVINTON FORTE TABLETTA, 90X  BUBORÉKCSOMAGOLÁSBAN</t>
   </si>
   <si>
     <t>CAVINTON FORTE TABLETTA, 30X  BUBORÉKCSOMAGOLÁSBAN</t>
   </si>
   <si>
     <t>BROMOCRIPTIN-RICHTER 2,5 MG TABLETTA 30x ÜVEGBEN</t>
   </si>
   <si>
     <t>VEROSPIRON 25 MG TABLETTA, 20X ÁTLÁTSZÓ BUBORÉKCSOMAGOLÁSBAN</t>
+  </si>
+  <si>
+    <t>AT011/140/2026</t>
+  </si>
+  <si>
+    <t>AT011/141/2026</t>
+  </si>
+  <si>
+    <t>AT011/142/2026</t>
+  </si>
+  <si>
+    <t>OLANZAPIN TEVA 5 MG SZÁJBAN DISZPERGÁLÓDÓ TABLETTA, 28x</t>
+  </si>
+  <si>
+    <t>QUETIAPINE-TEVA 100 MG FILMTABLETTA, 60x</t>
+  </si>
+  <si>
+    <t>QUETIAPINE-TEVA 200 MG FILMTABLETTA, 60x</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
@@ -2464,71 +2482,71 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M217"/>
+  <dimension ref="A1:M220"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C210" sqref="C210"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A188" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F217" sqref="F217"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="14.3" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.42578125" style="4" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="16.375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="56.75" style="4" customWidth="1"/>
+    <col min="4" max="4" width="16.25" style="13" customWidth="1"/>
+    <col min="5" max="6" width="16.25" style="14" customWidth="1"/>
+    <col min="7" max="8" width="21.125" style="4" customWidth="1"/>
+    <col min="9" max="9" width="17.875" style="13" customWidth="1"/>
+    <col min="10" max="10" width="16.375" style="13" customWidth="1"/>
+    <col min="11" max="11" width="29.125" style="4" customWidth="1"/>
+    <col min="12" max="12" width="18.375" style="4" customWidth="1"/>
+    <col min="13" max="13" width="18.25" style="4" customWidth="1"/>
+    <col min="14" max="16384" width="9.125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="13" t="s">
         <v>40</v>
       </c>
       <c r="E1" s="14" t="s">
         <v>46</v>
       </c>
       <c r="F1" s="14" t="s">
         <v>72</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>240</v>
       </c>
       <c r="H1" s="4" t="s">
@@ -3433,162 +3451,276 @@
       <c r="F40" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
     </row>
     <row r="41" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>93</v>
       </c>
       <c r="B41" t="s">
         <v>75</v>
       </c>
       <c r="C41" t="s">
         <v>94</v>
       </c>
       <c r="D41" s="1">
         <v>45783</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="I41" s="1"/>
-      <c r="J41" s="1"/>
+      <c r="G41" t="s">
+        <v>439</v>
+      </c>
+      <c r="H41" t="s">
+        <v>441</v>
+      </c>
+      <c r="I41" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J41" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>437</v>
+      </c>
     </row>
     <row r="42" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>95</v>
       </c>
       <c r="B42" t="s">
         <v>75</v>
       </c>
       <c r="C42" t="s">
         <v>96</v>
       </c>
       <c r="D42" s="1">
         <v>45783</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="I42" s="1"/>
-      <c r="J42" s="1"/>
+      <c r="G42" t="s">
+        <v>439</v>
+      </c>
+      <c r="H42" t="s">
+        <v>441</v>
+      </c>
+      <c r="I42" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J42" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>437</v>
+      </c>
     </row>
     <row r="43" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>97</v>
       </c>
       <c r="B43" t="s">
         <v>75</v>
       </c>
       <c r="C43" t="s">
         <v>98</v>
       </c>
       <c r="D43" s="1">
         <v>45783</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="I43" s="1"/>
-      <c r="J43" s="1"/>
+      <c r="G43" t="s">
+        <v>439</v>
+      </c>
+      <c r="H43" t="s">
+        <v>441</v>
+      </c>
+      <c r="I43" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J43" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>437</v>
+      </c>
     </row>
     <row r="44" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>99</v>
       </c>
       <c r="B44" t="s">
         <v>75</v>
       </c>
       <c r="C44" t="s">
         <v>100</v>
       </c>
       <c r="D44" s="1">
         <v>45783</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="I44" s="1"/>
-      <c r="J44" s="1"/>
+      <c r="G44" t="s">
+        <v>439</v>
+      </c>
+      <c r="H44" t="s">
+        <v>441</v>
+      </c>
+      <c r="I44" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J44" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>437</v>
+      </c>
     </row>
     <row r="45" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>101</v>
       </c>
       <c r="B45" t="s">
         <v>75</v>
       </c>
       <c r="C45" t="s">
         <v>102</v>
       </c>
       <c r="D45" s="1">
         <v>45783</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="I45" s="1"/>
-      <c r="J45" s="1"/>
+      <c r="G45" t="s">
+        <v>439</v>
+      </c>
+      <c r="H45" t="s">
+        <v>441</v>
+      </c>
+      <c r="I45" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J45" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>437</v>
+      </c>
     </row>
     <row r="46" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>103</v>
       </c>
       <c r="B46" t="s">
         <v>75</v>
       </c>
       <c r="C46" t="s">
         <v>104</v>
       </c>
       <c r="D46" s="1">
         <v>45783</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="I46" s="1"/>
-      <c r="J46" s="1"/>
+      <c r="G46" t="s">
+        <v>439</v>
+      </c>
+      <c r="H46" t="s">
+        <v>441</v>
+      </c>
+      <c r="I46" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J46" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>437</v>
+      </c>
     </row>
     <row r="47" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>105</v>
       </c>
       <c r="B47" t="s">
         <v>75</v>
       </c>
       <c r="C47" t="s">
         <v>106</v>
       </c>
       <c r="D47" s="1">
         <v>45783</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
     </row>
     <row r="48" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="4" t="s">
@@ -5158,52 +5290,71 @@
       <c r="F109" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I109" s="1"/>
       <c r="J109" s="1"/>
     </row>
     <row r="110" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>230</v>
       </c>
       <c r="B110" t="s">
         <v>75</v>
       </c>
       <c r="C110" t="s">
         <v>231</v>
       </c>
       <c r="D110" s="1">
         <v>45783</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="I110" s="1"/>
-      <c r="J110" s="1"/>
+      <c r="G110" t="s">
+        <v>439</v>
+      </c>
+      <c r="H110" t="s">
+        <v>441</v>
+      </c>
+      <c r="I110" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J110" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K110" t="s">
+        <v>442</v>
+      </c>
+      <c r="L110" t="s">
+        <v>438</v>
+      </c>
+      <c r="M110" t="s">
+        <v>437</v>
+      </c>
     </row>
     <row r="111" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>232</v>
       </c>
       <c r="B111" t="s">
         <v>75</v>
       </c>
       <c r="C111" t="s">
         <v>233</v>
       </c>
       <c r="D111" s="1">
         <v>45783</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I111" s="1"/>
       <c r="J111" s="1"/>
     </row>
     <row r="112" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
@@ -7592,263 +7743,365 @@
       </c>
       <c r="F206" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="207" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
         <v>426</v>
       </c>
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
         <v>427</v>
       </c>
       <c r="D207" s="1">
         <v>45874</v>
       </c>
       <c r="E207" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F207" s="5" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="208" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A208" t="s">
+    <row r="208" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="6" t="s">
         <v>429</v>
       </c>
-      <c r="B208" t="s">
+      <c r="B208" s="6" t="s">
         <v>431</v>
       </c>
-      <c r="C208" t="s">
+      <c r="C208" s="6" t="s">
         <v>432</v>
       </c>
-      <c r="D208" s="1">
+      <c r="D208" s="7">
         <v>45880</v>
       </c>
-      <c r="E208" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A209" t="s">
+      <c r="E208" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F208" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G208" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H208" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I208" s="7">
+        <v>46093</v>
+      </c>
+      <c r="J208" s="7">
+        <v>46143</v>
+      </c>
+      <c r="K208" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L208" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M208" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="209" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="6" t="s">
         <v>430</v>
       </c>
-      <c r="B209" t="s">
+      <c r="B209" s="6" t="s">
         <v>431</v>
       </c>
-      <c r="C209" t="s">
+      <c r="C209" s="6" t="s">
         <v>433</v>
       </c>
-      <c r="D209" s="1">
+      <c r="D209" s="7">
         <v>45880</v>
       </c>
-      <c r="E209" s="5" t="s">
-[...6 lines deleted...]
-    <row r="210" spans="1:10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="E209" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F209" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G209" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H209" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I209" s="7">
+        <v>46093</v>
+      </c>
+      <c r="J209" s="7">
+        <v>46143</v>
+      </c>
+      <c r="K209" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L209" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M209" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="210" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>444</v>
       </c>
       <c r="B210" t="s">
         <v>75</v>
       </c>
       <c r="C210" t="s">
         <v>456</v>
       </c>
       <c r="D210" s="1">
         <v>46048</v>
       </c>
       <c r="E210" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F210" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I210" s="1"/>
       <c r="J210" s="1"/>
     </row>
-    <row r="211" spans="1:10" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
         <v>445</v>
       </c>
       <c r="B211" t="s">
         <v>75</v>
       </c>
       <c r="C211" t="s">
         <v>455</v>
       </c>
       <c r="D211" s="1">
         <v>46048</v>
       </c>
       <c r="E211" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F211" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I211" s="1"/>
       <c r="J211" s="1"/>
     </row>
-    <row r="212" spans="1:10" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
         <v>446</v>
       </c>
       <c r="B212" t="s">
         <v>75</v>
       </c>
       <c r="C212" t="s">
         <v>454</v>
       </c>
       <c r="D212" s="1">
         <v>46048</v>
       </c>
       <c r="E212" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F212" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I212" s="1"/>
       <c r="J212" s="1"/>
     </row>
-    <row r="213" spans="1:10" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
         <v>447</v>
       </c>
       <c r="B213" t="s">
         <v>75</v>
       </c>
       <c r="C213" t="s">
         <v>453</v>
       </c>
       <c r="D213" s="1">
         <v>46048</v>
       </c>
       <c r="E213" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I213" s="1"/>
       <c r="J213" s="1"/>
     </row>
-    <row r="214" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A214" s="4" t="s">
         <v>448</v>
       </c>
       <c r="B214" s="4" t="s">
         <v>75</v>
       </c>
       <c r="C214" s="4" t="s">
         <v>452</v>
       </c>
       <c r="D214" s="13">
         <v>46048</v>
       </c>
       <c r="E214" s="14" t="s">
         <v>47</v>
       </c>
       <c r="F214" s="14" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="215" spans="1:10" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
         <v>449</v>
       </c>
       <c r="B215" t="s">
         <v>75</v>
       </c>
       <c r="C215" t="s">
         <v>88</v>
       </c>
       <c r="D215" s="1">
         <v>46048</v>
       </c>
       <c r="E215" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F215" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I215" s="1"/>
       <c r="J215" s="1"/>
     </row>
-    <row r="216" spans="1:10" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
         <v>450</v>
       </c>
       <c r="B216" t="s">
         <v>75</v>
       </c>
       <c r="C216" t="s">
         <v>457</v>
       </c>
       <c r="D216" s="1">
         <v>46048</v>
       </c>
       <c r="E216" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F216" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I216" s="1"/>
       <c r="J216" s="1"/>
     </row>
-    <row r="217" spans="1:10" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
         <v>451</v>
       </c>
       <c r="B217" t="s">
         <v>75</v>
       </c>
       <c r="C217" t="s">
         <v>154</v>
       </c>
       <c r="D217" s="1">
         <v>46048</v>
       </c>
       <c r="E217" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F217" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I217" s="1"/>
       <c r="J217" s="1"/>
+    </row>
+    <row r="218" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>458</v>
+      </c>
+      <c r="B218" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C218" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="D218" s="13">
+        <v>46125</v>
+      </c>
+      <c r="E218" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F218" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="219" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>459</v>
+      </c>
+      <c r="B219" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C219" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="D219" s="13">
+        <v>46125</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F219" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="220" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>460</v>
+      </c>
+      <c r="B220" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C220" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D220" s="13">
+        <v>46125</v>
+      </c>
+      <c r="E220" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F220" s="5" t="s">
+        <v>73</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M217"/>
   <conditionalFormatting sqref="C6">
     <cfRule type="expression" dxfId="29" priority="1">
       <formula>#REF!="1/a kör"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="28" priority="2">
       <formula>#REF!="1. kör"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="27" priority="3">
       <formula>#REF!="2. kör"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C2">
     <cfRule type="expression" dxfId="26" priority="28">
       <formula>#REF!="3. kör normál elj."</formula>
     </cfRule>
     <cfRule type="expression" dxfId="25" priority="29">
       <formula>#REF!="4. kör"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="24" priority="30">
       <formula>#REF!="Befejezett"</formula>
     </cfRule>
   </conditionalFormatting>