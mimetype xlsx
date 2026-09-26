--- v1 (2026-05-26)
+++ v2 (2026-09-26)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\ATFO\Transzparencia\05) Befogadások, Transzparencia\b_Transzparencia CD\SH_áremelések\publikálásra\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="26083" windowHeight="10311"/>
   </bookViews>
   <sheets>
     <sheet name="SH" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">SH!$A$1:$M$217</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1338" uniqueCount="464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1353" uniqueCount="469">
   <si>
     <t>Iktatószám</t>
   </si>
   <si>
     <t>Ügyfél</t>
   </si>
   <si>
     <t>Tárgy</t>
   </si>
   <si>
     <t>AT011/210/2025</t>
   </si>
   <si>
     <t>EGIS Gyógyszergyár Zrt.</t>
   </si>
   <si>
     <t>AT011/211/2025</t>
   </si>
   <si>
     <t>AT011/212/2025</t>
   </si>
   <si>
     <t>AT011/213/2025</t>
   </si>
   <si>
@@ -1411,50 +1411,65 @@
     <t>CAVINTON FORTE TABLETTA, 30X  BUBORÉKCSOMAGOLÁSBAN</t>
   </si>
   <si>
     <t>BROMOCRIPTIN-RICHTER 2,5 MG TABLETTA 30x ÜVEGBEN</t>
   </si>
   <si>
     <t>VEROSPIRON 25 MG TABLETTA, 20X ÁTLÁTSZÓ BUBORÉKCSOMAGOLÁSBAN</t>
   </si>
   <si>
     <t>AT011/140/2026</t>
   </si>
   <si>
     <t>AT011/141/2026</t>
   </si>
   <si>
     <t>AT011/142/2026</t>
   </si>
   <si>
     <t>OLANZAPIN TEVA 5 MG SZÁJBAN DISZPERGÁLÓDÓ TABLETTA, 28x</t>
   </si>
   <si>
     <t>QUETIAPINE-TEVA 100 MG FILMTABLETTA, 60x</t>
   </si>
   <si>
     <t>QUETIAPINE-TEVA 200 MG FILMTABLETTA, 60x</t>
+  </si>
+  <si>
+    <t>LISOPRESS 5 MG TABLETTA</t>
+  </si>
+  <si>
+    <t>AT011/171/2026</t>
+  </si>
+  <si>
+    <t>AT011/172/2026</t>
+  </si>
+  <si>
+    <t>LISOPRESS 10 MG TABLETTA</t>
+  </si>
+  <si>
+    <t>AT011/173/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
@@ -2482,55 +2497,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M220"/>
+  <dimension ref="A1:M223"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A188" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F217" sqref="F217"/>
+      <pane ySplit="1" topLeftCell="A200" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D233" sqref="D233"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="14.3" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.375" style="4" customWidth="1"/>
     <col min="2" max="2" width="22.625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="56.75" style="4" customWidth="1"/>
     <col min="4" max="4" width="16.25" style="13" customWidth="1"/>
     <col min="5" max="6" width="16.25" style="14" customWidth="1"/>
     <col min="7" max="8" width="21.125" style="4" customWidth="1"/>
     <col min="9" max="9" width="17.875" style="13" customWidth="1"/>
     <col min="10" max="10" width="16.375" style="13" customWidth="1"/>
     <col min="11" max="11" width="29.125" style="4" customWidth="1"/>
     <col min="12" max="12" width="18.375" style="4" customWidth="1"/>
     <col min="13" max="13" width="18.25" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
@@ -8056,50 +8071,110 @@
       </c>
       <c r="E219" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="220" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
         <v>460</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>241</v>
       </c>
       <c r="C220" s="4" t="s">
         <v>463</v>
       </c>
       <c r="D220" s="13">
         <v>46125</v>
       </c>
       <c r="E220" s="5" t="s">
         <v>47</v>
       </c>
       <c r="F220" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="221" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>465</v>
+      </c>
+      <c r="B221" t="s">
+        <v>75</v>
+      </c>
+      <c r="C221" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="D221" s="13">
+        <v>46140</v>
+      </c>
+      <c r="E221" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F221" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="222" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>466</v>
+      </c>
+      <c r="B222" t="s">
+        <v>75</v>
+      </c>
+      <c r="C222" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="D222" s="13">
+        <v>46140</v>
+      </c>
+      <c r="E222" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F222" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="223" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>468</v>
+      </c>
+      <c r="B223" t="s">
+        <v>75</v>
+      </c>
+      <c r="C223" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="D223" s="13">
+        <v>46140</v>
+      </c>
+      <c r="E223" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F223" s="5" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:M217"/>
   <conditionalFormatting sqref="C6">
     <cfRule type="expression" dxfId="29" priority="1">
       <formula>#REF!="1/a kör"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="28" priority="2">
       <formula>#REF!="1. kör"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="27" priority="3">
       <formula>#REF!="2. kör"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C2">
     <cfRule type="expression" dxfId="26" priority="28">
       <formula>#REF!="3. kör normál elj."</formula>
     </cfRule>
     <cfRule type="expression" dxfId="25" priority="29">
       <formula>#REF!="4. kör"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="24" priority="30">
       <formula>#REF!="Befejezett"</formula>