--- v0 (2025-12-15)
+++ v1 (2026-07-16)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SiposLN\Documents\Projects\Honlapra\Hibalisták\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="360" yWindow="120" windowWidth="13395" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Járó" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Járó!$A$1:$F$1</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="971" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1041" uniqueCount="207">
   <si>
     <t>R_AZON</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Érvénytelen adat</t>
   </si>
   <si>
     <t>1998.07.01</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Rendelőazonosító és naplószám nem egyedi (naplo-val együtt fordul csak elő)</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Folytató rekord előzmény nélkül (naplo-val együtt fordul csak elő)</t>
   </si>
   <si>
@@ -619,50 +619,71 @@
     <t>57</t>
   </si>
   <si>
     <t>VL_ID</t>
   </si>
   <si>
     <t>ORV_AZON_TIP</t>
   </si>
   <si>
     <t>2024.06.01</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>2025.10.01</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>EBEUT_ID</t>
   </si>
   <si>
     <t>2025.11.01</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Képalkotó felvétel vagy lelet kódhiány</t>
+  </si>
+  <si>
+    <t>2025.12.01</t>
+  </si>
+  <si>
+    <t>Képalkotó felvétel és leletezési mennyiségi eltérés</t>
+  </si>
+  <si>
+    <t>Hibás összeg (&lt;=0)</t>
+  </si>
+  <si>
+    <t>2025.03.01</t>
+  </si>
+  <si>
+    <t>Hibás térítési kategória (nem R)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
@@ -1012,53 +1033,53 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Munka1"/>
-  <dimension ref="A1:F194"/>
+  <dimension ref="A1:F208"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="105.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="12" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>123</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D1" s="3" t="s">
@@ -1918,2459 +1939,2697 @@
         <v>135</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
         <v>152</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>57</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="2" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>2</v>
+        <v>204</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>2</v>
+        <v>206</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>139</v>
+        <v>205</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>60</v>
+        <v>2</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
         <v>154</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>61</v>
+        <v>2</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
         <v>154</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>2</v>
+        <v>61</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>2</v>
+        <v>62</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="2" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="2" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>83</v>
+        <v>2</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>68</v>
+        <v>4</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>137</v>
+        <v>200</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>138</v>
+        <v>201</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>139</v>
+        <v>202</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>136</v>
+        <v>71</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>74</v>
+        <v>137</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>75</v>
+        <v>138</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>129</v>
+        <v>72</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>130</v>
+        <v>73</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>76</v>
+        <v>136</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>77</v>
+        <v>129</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>78</v>
+        <v>130</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="2" t="s">
         <v>159</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>67</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>81</v>
+        <v>17</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="2" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="2" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>85</v>
+        <v>44</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="2" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>90</v>
+        <v>81</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
         <v>160</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>87</v>
+        <v>1</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="2" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>1</v>
+        <v>200</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>2</v>
+        <v>203</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>139</v>
+        <v>202</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="2" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="2" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="2" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="2" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>137</v>
+        <v>1</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>138</v>
+        <v>2</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>85</v>
+        <v>200</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>136</v>
+        <v>201</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>139</v>
+        <v>202</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>129</v>
+        <v>70</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>130</v>
+        <v>71</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>38</v>
+        <v>137</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>76</v>
+        <v>138</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>78</v>
+        <v>136</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="2" t="s">
         <v>162</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>80</v>
+        <v>129</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>81</v>
+        <v>130</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="2" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="2" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>86</v>
+        <v>17</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="2" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="2" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>87</v>
+        <v>44</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="2" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="2" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="2" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>13</v>
+        <v>200</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>83</v>
+        <v>203</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>139</v>
+        <v>202</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="2" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="2" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="2" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>137</v>
+        <v>87</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>138</v>
+        <v>88</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="2" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="2" t="s">
         <v>165</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>136</v>
+        <v>2</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="2" t="s">
         <v>165</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="2" t="s">
         <v>165</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>129</v>
+        <v>200</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>130</v>
+        <v>201</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>139</v>
+        <v>202</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="2" t="s">
         <v>165</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="2" t="s">
         <v>165</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="2" t="s">
         <v>165</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>77</v>
+        <v>137</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>78</v>
+        <v>138</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="2" t="s">
         <v>165</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="2" t="s">
         <v>165</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>81</v>
+        <v>136</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="2" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="2" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>86</v>
+        <v>130</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="2" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>89</v>
+        <v>38</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="2" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>88</v>
+        <v>17</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="2" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="2" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="2" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>13</v>
+        <v>80</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="2" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="2" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>70</v>
+        <v>200</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>71</v>
+        <v>203</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>139</v>
+        <v>202</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="2" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>137</v>
+        <v>85</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>138</v>
+        <v>86</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="2" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>73</v>
+        <v>90</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="2" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>136</v>
+        <v>88</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="2" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>129</v>
+        <v>1</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>130</v>
+        <v>2</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>16</v>
+        <v>200</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>17</v>
+        <v>201</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>139</v>
+        <v>202</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="2" t="s">
         <v>168</v>
       </c>
       <c r="B133" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>80</v>
+        <v>137</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>81</v>
+        <v>138</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="2" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="2" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>86</v>
+        <v>136</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="2" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="2" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>87</v>
+        <v>129</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="2" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="2" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="2" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="2" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="2" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="2" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>137</v>
+        <v>1</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>138</v>
+        <v>2</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="2" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>72</v>
+        <v>200</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>73</v>
+        <v>203</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>139</v>
+        <v>202</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="2" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>136</v>
+        <v>86</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="2" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="2" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>130</v>
+        <v>88</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="2" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>38</v>
+        <v>1</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="2" t="s">
         <v>171</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>101</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="2" t="s">
         <v>171</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>101</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="2" t="s">
         <v>171</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>101</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>44</v>
+        <v>200</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>79</v>
+        <v>201</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>139</v>
+        <v>202</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="2" t="s">
         <v>171</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>101</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="2" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>2</v>
+        <v>71</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="2" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>85</v>
+        <v>137</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>86</v>
+        <v>138</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="2" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="2" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="2" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="2" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>1</v>
+        <v>129</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>2</v>
+        <v>130</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="2" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="2" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>69</v>
+        <v>17</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="2" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="2" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>137</v>
+        <v>44</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>138</v>
+        <v>79</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="2" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="2" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>136</v>
+        <v>2</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="2" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>74</v>
+        <v>200</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>75</v>
+        <v>203</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>139</v>
+        <v>202</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="2" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>129</v>
+        <v>85</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>130</v>
+        <v>86</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="2" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>38</v>
+        <v>89</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="2" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>17</v>
+        <v>88</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="2" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="2" t="s">
         <v>174</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>104</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>44</v>
+        <v>1</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="2" t="s">
         <v>174</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>104</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="2" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>1</v>
+        <v>200</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>2</v>
+        <v>201</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>139</v>
+        <v>202</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="2" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="2" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="2" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="2" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="2" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>2</v>
+        <v>136</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="2" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="2" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>1</v>
+        <v>129</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>2</v>
+        <v>130</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="2" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="C180" s="2" t="s">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="D180" s="2" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="2" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="2" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="C182" s="2" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="D182" s="2" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="2" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="2" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="D184" s="2" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="2" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D185" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="2" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="C186" s="2" t="s">
-        <v>1</v>
+        <v>200</v>
       </c>
       <c r="D186" s="2" t="s">
-        <v>2</v>
+        <v>203</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>139</v>
+        <v>202</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="2" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="2" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>1</v>
+        <v>89</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="2" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>2</v>
+        <v>88</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="2" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D190" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="2" t="s">
-        <v>191</v>
+        <v>177</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>192</v>
+        <v>107</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D191" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="2" t="s">
-        <v>197</v>
+        <v>178</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>198</v>
+        <v>108</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D192" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E192" s="2" t="s">
-        <v>199</v>
+        <v>139</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="2" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D193" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>196</v>
+        <v>139</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A195" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A196" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D196" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A197" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A198" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A199" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="B199" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A200" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A201" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A202" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A203" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A204" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A205" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A206" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="B206" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A207" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="B194" s="2" t="s">
+      <c r="B207" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="C194" s="2" t="s">
+      <c r="C207" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A208" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="B208" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C208" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="D194" s="2" t="s">
+      <c r="D208" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="E194" s="2" t="s">
+      <c r="E208" s="2" t="s">
         <v>196</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
   <sortState ref="B9:F10">
     <sortCondition ref="C9:C10"/>
   </sortState>
   <conditionalFormatting sqref="A1:F1048576">
     <cfRule type="expression" dxfId="2" priority="3">
       <formula>$B1&lt;&gt;$B2</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A1:A1048576">
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>$B1&lt;&gt;""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F1:F1048576">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>$B1&lt;&gt;""</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>