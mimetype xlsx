--- v2 (2026-07-02)
+++ v3 (2026-10-12)
@@ -6504,74 +6504,74 @@
       </c>
       <c r="D20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>487</v>
+        <v>23</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>19</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>23</v>
+        <v>487</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>1730</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="s">
         <v>0</v>
@@ -6824,74 +6824,74 @@
       </c>
       <c r="D36" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>1735</v>
+        <v>66</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>66</v>
+        <v>1735</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="5" t="s">
         <v>0</v>
@@ -6984,74 +6984,74 @@
       </c>
       <c r="D44" s="5" t="s">
         <v>75</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>76</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>1736</v>
+        <v>78</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>692</v>
+        <v>79</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>78</v>
+        <v>1736</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>79</v>
+        <v>692</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="5" t="s">
         <v>0</v>
@@ -7084,111 +7084,111 @@
       </c>
       <c r="D49" s="5" t="s">
         <v>80</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>1737</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>134</v>
+        <v>84</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E52" s="5" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>92</v>
       </c>
     </row>
@@ -7204,134 +7204,134 @@
       </c>
       <c r="D55" s="5" t="s">
         <v>93</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>94</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>98</v>
+        <v>3</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>1738</v>
+        <v>1870</v>
       </c>
       <c r="F57" s="6" t="s">
-        <v>96</v>
+        <v>44</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E58" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>1870</v>
+        <v>1738</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>3</v>
+        <v>97</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" s="5" t="s">
         <v>0</v>
@@ -7364,74 +7364,74 @@
       </c>
       <c r="D63" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>104</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>106</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>1740</v>
+        <v>106</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>108</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>109</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>1742</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" s="5" t="s">
         <v>0</v>
@@ -7504,154 +7504,154 @@
       </c>
       <c r="D70" s="5" t="s">
         <v>111</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F70" s="6" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F71" s="6" t="s">
-        <v>1743</v>
+        <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>74</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>117</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>118</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E75" s="5" t="s">
-        <v>1744</v>
+        <v>62</v>
       </c>
       <c r="F75" s="6" t="s">
-        <v>185</v>
+        <v>47</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>119</v>
       </c>
       <c r="E76" s="5" t="s">
-        <v>62</v>
+        <v>1744</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>1733</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" s="5" t="s">
         <v>0</v>
@@ -7704,74 +7704,74 @@
       </c>
       <c r="D80" s="5" t="s">
         <v>123</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>1745</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E81" s="5" t="s">
-        <v>8</v>
+        <v>125</v>
       </c>
       <c r="F81" s="6" t="s">
-        <v>295</v>
+        <v>44</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E82" s="5" t="s">
-        <v>125</v>
+        <v>8</v>
       </c>
       <c r="F82" s="6" t="s">
-        <v>44</v>
+        <v>295</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F83" s="6" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" s="5" t="s">
         <v>0</v>
@@ -8004,94 +8004,94 @@
       </c>
       <c r="D95" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>167</v>
       </c>
       <c r="F95" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>168</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>169</v>
+        <v>146</v>
       </c>
       <c r="F96" s="6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>168</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="F97" s="6" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F98" s="6" t="s">
-        <v>1506</v>
+        <v>193</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F99" s="6" t="s">
         <v>1747</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="5" t="s">
         <v>0</v>
@@ -8304,94 +8304,94 @@
       </c>
       <c r="D110" s="5" t="s">
         <v>168</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>169</v>
       </c>
       <c r="F110" s="6" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>371</v>
+        <v>40</v>
       </c>
       <c r="F111" s="6" t="s">
-        <v>89</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>40</v>
+        <v>184</v>
       </c>
       <c r="F112" s="6" t="s">
-        <v>1507</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>184</v>
+        <v>371</v>
       </c>
       <c r="F113" s="6" t="s">
-        <v>1245</v>
+        <v>89</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E114" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F114" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" s="5" t="s">
         <v>0</v>
@@ -8404,74 +8404,74 @@
       </c>
       <c r="D115" s="5" t="s">
         <v>179</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F115" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>179</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>100</v>
+        <v>52</v>
       </c>
       <c r="F116" s="6" t="s">
-        <v>180</v>
+        <v>63</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>179</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="F117" s="6" t="s">
-        <v>63</v>
+        <v>180</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F118" s="6" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" s="5" t="s">
         <v>0</v>
@@ -8567,71 +8567,71 @@
       </c>
       <c r="E123" s="5" t="s">
         <v>392</v>
       </c>
       <c r="F123" s="6" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F124" s="6" t="s">
-        <v>1747</v>
+        <v>193</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F125" s="6" t="s">
-        <v>193</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" s="5" t="s">
         <v>0</v>
@@ -8907,71 +8907,71 @@
       </c>
       <c r="E140" s="5" t="s">
         <v>212</v>
       </c>
       <c r="F140" s="6" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" s="5" t="s">
         <v>197</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>1724</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>216</v>
       </c>
       <c r="F141" s="6" t="s">
-        <v>70</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" s="5" t="s">
         <v>197</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>1724</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>216</v>
       </c>
       <c r="F142" s="6" t="s">
-        <v>1510</v>
+        <v>70</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" s="5" t="s">
         <v>197</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>1724</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>1683</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>1684</v>
       </c>
       <c r="F143" s="6" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" s="5" t="s">
         <v>197</v>
@@ -10384,71 +10384,71 @@
       </c>
       <c r="D214" s="5" t="s">
         <v>272</v>
       </c>
       <c r="E214" s="5" t="s">
         <v>262</v>
       </c>
       <c r="F214" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>1715</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>311</v>
+        <v>275</v>
       </c>
       <c r="F215" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>1715</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>275</v>
+        <v>311</v>
       </c>
       <c r="F216" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>1715</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>276</v>
       </c>
       <c r="E217" s="5" t="s">
         <v>262</v>
       </c>
       <c r="F217" s="6" t="s">
         <v>187</v>
       </c>
     </row>
@@ -11164,134 +11164,134 @@
       </c>
       <c r="D253" s="5" t="s">
         <v>336</v>
       </c>
       <c r="E253" s="5" t="s">
         <v>337</v>
       </c>
       <c r="F253" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D254" s="5" t="s">
         <v>338</v>
       </c>
       <c r="E254" s="5" t="s">
-        <v>315</v>
+        <v>371</v>
       </c>
       <c r="F254" s="6" t="s">
-        <v>130</v>
+        <v>185</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>338</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>371</v>
+        <v>315</v>
       </c>
       <c r="F255" s="6" t="s">
-        <v>185</v>
+        <v>130</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D256" s="5" t="s">
         <v>339</v>
       </c>
       <c r="E256" s="5" t="s">
         <v>1626</v>
       </c>
       <c r="F256" s="6" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B257" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C257" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D257" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E257" s="5" t="s">
-        <v>341</v>
+        <v>371</v>
       </c>
       <c r="F257" s="6" t="s">
-        <v>12</v>
+        <v>185</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B258" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C258" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D258" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E258" s="5" t="s">
-        <v>371</v>
+        <v>341</v>
       </c>
       <c r="F258" s="6" t="s">
-        <v>185</v>
+        <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B259" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C259" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D259" s="5" t="s">
         <v>342</v>
       </c>
       <c r="E259" s="5" t="s">
         <v>341</v>
       </c>
       <c r="F259" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" s="5" t="s">
         <v>256</v>
@@ -11484,74 +11484,74 @@
       </c>
       <c r="D269" s="5" t="s">
         <v>333</v>
       </c>
       <c r="E269" s="5" t="s">
         <v>262</v>
       </c>
       <c r="F269" s="6" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B270" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C270" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D270" s="5" t="s">
         <v>1625</v>
       </c>
       <c r="E270" s="5" t="s">
-        <v>334</v>
+        <v>1135</v>
       </c>
       <c r="F270" s="6" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B271" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C271" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D271" s="5" t="s">
         <v>1625</v>
       </c>
       <c r="E271" s="5" t="s">
-        <v>1135</v>
+        <v>334</v>
       </c>
       <c r="F271" s="6" t="s">
-        <v>12</v>
+        <v>44</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B272" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C272" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D272" s="5" t="s">
         <v>335</v>
       </c>
       <c r="E272" s="5" t="s">
         <v>945</v>
       </c>
       <c r="F272" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" s="5" t="s">
         <v>256</v>
@@ -11564,134 +11564,134 @@
       </c>
       <c r="D273" s="5" t="s">
         <v>336</v>
       </c>
       <c r="E273" s="5" t="s">
         <v>337</v>
       </c>
       <c r="F273" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B274" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C274" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D274" s="5" t="s">
         <v>338</v>
       </c>
       <c r="E274" s="5" t="s">
-        <v>315</v>
+        <v>371</v>
       </c>
       <c r="F274" s="6" t="s">
-        <v>130</v>
+        <v>185</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B275" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C275" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D275" s="5" t="s">
         <v>338</v>
       </c>
       <c r="E275" s="5" t="s">
-        <v>371</v>
+        <v>315</v>
       </c>
       <c r="F275" s="6" t="s">
-        <v>185</v>
+        <v>130</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B276" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C276" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D276" s="5" t="s">
         <v>339</v>
       </c>
       <c r="E276" s="5" t="s">
         <v>1626</v>
       </c>
       <c r="F276" s="6" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B277" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C277" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D277" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E277" s="5" t="s">
-        <v>371</v>
+        <v>341</v>
       </c>
       <c r="F277" s="6" t="s">
-        <v>185</v>
+        <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B278" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C278" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D278" s="5" t="s">
         <v>340</v>
       </c>
       <c r="E278" s="5" t="s">
-        <v>341</v>
+        <v>371</v>
       </c>
       <c r="F278" s="6" t="s">
-        <v>12</v>
+        <v>185</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B279" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C279" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D279" s="5" t="s">
         <v>342</v>
       </c>
       <c r="E279" s="5" t="s">
         <v>341</v>
       </c>
       <c r="F279" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" s="5" t="s">
         <v>256</v>
@@ -12747,71 +12747,71 @@
       </c>
       <c r="E332" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F332" s="6" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A333" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B333" s="5" t="s">
         <v>398</v>
       </c>
       <c r="C333" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D333" s="5" t="s">
         <v>412</v>
       </c>
       <c r="E333" s="5" t="s">
         <v>373</v>
       </c>
       <c r="F333" s="6" t="s">
-        <v>413</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A334" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B334" s="5" t="s">
         <v>398</v>
       </c>
       <c r="C334" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D334" s="5" t="s">
         <v>412</v>
       </c>
       <c r="E334" s="5" t="s">
         <v>373</v>
       </c>
       <c r="F334" s="6" t="s">
-        <v>1514</v>
+        <v>413</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B335" s="5" t="s">
         <v>398</v>
       </c>
       <c r="C335" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D335" s="5" t="s">
         <v>414</v>
       </c>
       <c r="E335" s="5" t="s">
         <v>271</v>
       </c>
       <c r="F335" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" s="5" t="s">
         <v>256</v>
@@ -13164,71 +13164,71 @@
       </c>
       <c r="D353" s="5" t="s">
         <v>414</v>
       </c>
       <c r="E353" s="5" t="s">
         <v>271</v>
       </c>
       <c r="F353" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="354" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A354" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B354" s="5" t="s">
         <v>398</v>
       </c>
       <c r="C354" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D354" s="5" t="s">
         <v>391</v>
       </c>
       <c r="E354" s="5" t="s">
-        <v>310</v>
+        <v>423</v>
       </c>
       <c r="F354" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="355" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A355" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>398</v>
       </c>
       <c r="C355" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D355" s="5" t="s">
         <v>391</v>
       </c>
       <c r="E355" s="5" t="s">
-        <v>423</v>
+        <v>310</v>
       </c>
       <c r="F355" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B356" s="5" t="s">
         <v>398</v>
       </c>
       <c r="C356" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D356" s="5" t="s">
         <v>393</v>
       </c>
       <c r="E356" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F356" s="6" t="s">
         <v>30</v>
       </c>
     </row>
@@ -13364,74 +13364,74 @@
       </c>
       <c r="D363" s="5" t="s">
         <v>429</v>
       </c>
       <c r="E363" s="5" t="s">
         <v>373</v>
       </c>
       <c r="F363" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="364" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A364" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B364" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C364" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D364" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E364" s="5" t="s">
-        <v>8</v>
+        <v>329</v>
       </c>
       <c r="F364" s="6" t="s">
-        <v>434</v>
+        <v>63</v>
       </c>
     </row>
     <row r="365" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A365" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C365" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D365" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E365" s="5" t="s">
-        <v>329</v>
+        <v>8</v>
       </c>
       <c r="F365" s="6" t="s">
-        <v>63</v>
+        <v>434</v>
       </c>
     </row>
     <row r="366" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A366" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B366" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C366" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D366" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E366" s="5" t="s">
         <v>320</v>
       </c>
       <c r="F366" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="367" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A367" s="5" t="s">
         <v>256</v>
@@ -13584,74 +13584,74 @@
       </c>
       <c r="D374" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E374" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F374" s="6" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C375" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D375" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E375" s="5" t="s">
-        <v>115</v>
+        <v>258</v>
       </c>
       <c r="F375" s="6" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
     </row>
     <row r="376" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A376" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B376" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C376" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D376" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E376" s="5" t="s">
-        <v>258</v>
+        <v>115</v>
       </c>
       <c r="F376" s="6" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
     </row>
     <row r="377" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A377" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B377" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D377" s="5" t="s">
         <v>446</v>
       </c>
       <c r="E377" s="5" t="s">
         <v>447</v>
       </c>
       <c r="F377" s="6" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="378" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A378" s="5" t="s">
         <v>256</v>
@@ -14264,71 +14264,71 @@
       </c>
       <c r="D408" s="5" t="s">
         <v>1132</v>
       </c>
       <c r="E408" s="5" t="s">
         <v>1133</v>
       </c>
       <c r="F408" s="6" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="409" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A409" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B409" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C409" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D409" s="5" t="s">
         <v>1134</v>
       </c>
       <c r="E409" s="5" t="s">
-        <v>1136</v>
+        <v>1755</v>
       </c>
       <c r="F409" s="6" t="s">
-        <v>1504</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="410" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A410" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B410" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C410" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D410" s="5" t="s">
         <v>1134</v>
       </c>
       <c r="E410" s="5" t="s">
-        <v>43</v>
+        <v>1136</v>
       </c>
       <c r="F410" s="6" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="411" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A411" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B411" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C411" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D411" s="5" t="s">
         <v>1134</v>
       </c>
       <c r="E411" s="5" t="s">
         <v>1136</v>
       </c>
       <c r="F411" s="6" t="s">
         <v>797</v>
       </c>
     </row>
@@ -14344,54 +14344,54 @@
       </c>
       <c r="D412" s="5" t="s">
         <v>1134</v>
       </c>
       <c r="E412" s="5" t="s">
         <v>1137</v>
       </c>
       <c r="F412" s="6" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="413" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A413" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B413" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C413" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D413" s="5" t="s">
         <v>1134</v>
       </c>
       <c r="E413" s="5" t="s">
-        <v>1755</v>
+        <v>43</v>
       </c>
       <c r="F413" s="6" t="s">
-        <v>1533</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="414" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A414" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B414" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C414" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D414" s="5" t="s">
         <v>1125</v>
       </c>
       <c r="E414" s="5" t="s">
         <v>135</v>
       </c>
       <c r="F414" s="6" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="415" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A415" s="5" t="s">
         <v>1749</v>
@@ -14404,234 +14404,234 @@
       </c>
       <c r="D415" s="5" t="s">
         <v>1125</v>
       </c>
       <c r="E415" s="5" t="s">
         <v>1126</v>
       </c>
       <c r="F415" s="6" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="416" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A416" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C416" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D416" s="5" t="s">
         <v>1756</v>
       </c>
       <c r="E416" s="5" t="s">
-        <v>1138</v>
+        <v>1757</v>
       </c>
       <c r="F416" s="6" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="417" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A417" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B417" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D417" s="5" t="s">
         <v>1756</v>
       </c>
       <c r="E417" s="5" t="s">
-        <v>1757</v>
+        <v>1138</v>
       </c>
       <c r="F417" s="6" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="418" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A418" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B418" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C418" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D418" s="5" t="s">
         <v>1139</v>
       </c>
       <c r="E418" s="5" t="s">
-        <v>43</v>
+        <v>1758</v>
       </c>
       <c r="F418" s="6" t="s">
-        <v>1759</v>
+        <v>28</v>
       </c>
     </row>
     <row r="419" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A419" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B419" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C419" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D419" s="5" t="s">
         <v>1139</v>
       </c>
       <c r="E419" s="5" t="s">
-        <v>1140</v>
+        <v>43</v>
       </c>
       <c r="F419" s="6" t="s">
-        <v>1525</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="420" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A420" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B420" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C420" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D420" s="5" t="s">
         <v>1139</v>
       </c>
       <c r="E420" s="5" t="s">
-        <v>133</v>
+        <v>1140</v>
       </c>
       <c r="F420" s="6" t="s">
-        <v>1567</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="421" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A421" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C421" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D421" s="5" t="s">
         <v>1139</v>
       </c>
       <c r="E421" s="5" t="s">
-        <v>1758</v>
+        <v>133</v>
       </c>
       <c r="F421" s="6" t="s">
-        <v>28</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="422" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A422" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C422" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D422" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E422" s="5" t="s">
         <v>1142</v>
       </c>
       <c r="F422" s="6" t="s">
-        <v>1518</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="423" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A423" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B423" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C423" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D423" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E423" s="5" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="F423" s="6" t="s">
-        <v>1550</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="424" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A424" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C424" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D424" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E424" s="5" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
       <c r="F424" s="6" t="s">
-        <v>1518</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="425" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A425" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B425" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C425" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D425" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E425" s="5" t="s">
-        <v>1143</v>
+        <v>1142</v>
       </c>
       <c r="F425" s="6" t="s">
-        <v>1525</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="426" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A426" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B426" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C426" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D426" s="5" t="s">
         <v>1127</v>
       </c>
       <c r="E426" s="5" t="s">
         <v>1752</v>
       </c>
       <c r="F426" s="6" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="427" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A427" s="5" t="s">
         <v>1749</v>
@@ -14644,94 +14644,94 @@
       </c>
       <c r="D427" s="5" t="s">
         <v>1128</v>
       </c>
       <c r="E427" s="5" t="s">
         <v>358</v>
       </c>
       <c r="F427" s="6" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="428" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A428" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B428" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C428" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D428" s="5" t="s">
         <v>1145</v>
       </c>
       <c r="E428" s="5" t="s">
-        <v>1192</v>
+        <v>147</v>
       </c>
       <c r="F428" s="6" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="429" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A429" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B429" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C429" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D429" s="5" t="s">
         <v>1145</v>
       </c>
       <c r="E429" s="5" t="s">
-        <v>134</v>
+        <v>1192</v>
       </c>
       <c r="F429" s="6" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="430" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A430" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B430" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C430" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D430" s="5" t="s">
         <v>1145</v>
       </c>
       <c r="E430" s="5" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="F430" s="6" t="s">
-        <v>1520</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="431" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A431" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B431" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C431" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D431" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="E431" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F431" s="6" t="s">
         <v>1760</v>
       </c>
     </row>
     <row r="432" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A432" s="5" t="s">
         <v>1749</v>
@@ -14784,74 +14784,74 @@
       </c>
       <c r="D434" s="5" t="s">
         <v>1130</v>
       </c>
       <c r="E434" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F434" s="6" t="s">
         <v>1753</v>
       </c>
     </row>
     <row r="435" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A435" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B435" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C435" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D435" s="5" t="s">
         <v>1146</v>
       </c>
       <c r="E435" s="5" t="s">
-        <v>1762</v>
+        <v>945</v>
       </c>
       <c r="F435" s="6" t="s">
-        <v>1533</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="436" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A436" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B436" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C436" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D436" s="5" t="s">
         <v>1146</v>
       </c>
       <c r="E436" s="5" t="s">
-        <v>945</v>
+        <v>1762</v>
       </c>
       <c r="F436" s="6" t="s">
-        <v>1556</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="437" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A437" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B437" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C437" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D437" s="5" t="s">
         <v>1146</v>
       </c>
       <c r="E437" s="5" t="s">
         <v>1147</v>
       </c>
       <c r="F437" s="6" t="s">
         <v>1299</v>
       </c>
     </row>
     <row r="438" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A438" s="5" t="s">
         <v>1749</v>
@@ -25184,94 +25184,94 @@
       </c>
       <c r="D954" s="5" t="s">
         <v>954</v>
       </c>
       <c r="E954" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F954" s="6" t="s">
         <v>1558</v>
       </c>
     </row>
     <row r="955" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A955" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B955" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C955" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D955" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E955" s="5" t="s">
-        <v>358</v>
+        <v>969</v>
       </c>
       <c r="F955" s="6" t="s">
-        <v>174</v>
+        <v>35</v>
       </c>
     </row>
     <row r="956" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A956" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B956" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C956" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D956" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E956" s="5" t="s">
-        <v>969</v>
+        <v>43</v>
       </c>
       <c r="F956" s="6" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
     </row>
     <row r="957" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A957" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B957" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C957" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D957" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E957" s="5" t="s">
-        <v>43</v>
+        <v>358</v>
       </c>
       <c r="F957" s="6" t="s">
-        <v>24</v>
+        <v>174</v>
       </c>
     </row>
     <row r="958" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A958" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B958" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C958" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D958" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E958" s="5" t="s">
         <v>968</v>
       </c>
       <c r="F958" s="6" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="959" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A959" s="5" t="s">
         <v>940</v>
@@ -25324,74 +25324,74 @@
       </c>
       <c r="D961" s="5" t="s">
         <v>957</v>
       </c>
       <c r="E961" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F961" s="6" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="962" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A962" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B962" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C962" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D962" s="5" t="s">
         <v>958</v>
       </c>
       <c r="E962" s="5" t="s">
-        <v>169</v>
+        <v>46</v>
       </c>
       <c r="F962" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="963" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A963" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B963" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C963" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D963" s="5" t="s">
         <v>958</v>
       </c>
       <c r="E963" s="5" t="s">
-        <v>46</v>
+        <v>169</v>
       </c>
       <c r="F963" s="6" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="964" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A964" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B964" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C964" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D964" s="5" t="s">
         <v>958</v>
       </c>
       <c r="E964" s="5" t="s">
         <v>959</v>
       </c>
       <c r="F964" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="965" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A965" s="5" t="s">
         <v>940</v>
@@ -25524,154 +25524,154 @@
       </c>
       <c r="D971" s="5" t="s">
         <v>1148</v>
       </c>
       <c r="E971" s="5" t="s">
         <v>1149</v>
       </c>
       <c r="F971" s="6" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="972" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A972" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B972" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C972" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D972" s="5" t="s">
         <v>1151</v>
       </c>
       <c r="E972" s="5" t="s">
-        <v>1152</v>
+        <v>148</v>
       </c>
       <c r="F972" s="6" t="s">
-        <v>1520</v>
+        <v>44</v>
       </c>
     </row>
     <row r="973" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A973" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B973" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C973" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D973" s="5" t="s">
         <v>1151</v>
       </c>
       <c r="E973" s="5" t="s">
-        <v>148</v>
+        <v>1152</v>
       </c>
       <c r="F973" s="6" t="s">
-        <v>1525</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="974" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A974" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B974" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C974" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D974" s="5" t="s">
         <v>1151</v>
       </c>
       <c r="E974" s="5" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="F974" s="6" t="s">
-        <v>185</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="975" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A975" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B975" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C975" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D975" s="5" t="s">
         <v>1151</v>
       </c>
       <c r="E975" s="5" t="s">
-        <v>1154</v>
+        <v>148</v>
       </c>
       <c r="F975" s="6" t="s">
         <v>1525</v>
       </c>
     </row>
     <row r="976" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A976" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B976" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C976" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D976" s="5" t="s">
         <v>1151</v>
       </c>
       <c r="E976" s="5" t="s">
-        <v>1155</v>
+        <v>1154</v>
       </c>
       <c r="F976" s="6" t="s">
-        <v>1547</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="977" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A977" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B977" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C977" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D977" s="5" t="s">
         <v>1151</v>
       </c>
       <c r="E977" s="5" t="s">
-        <v>148</v>
+        <v>1153</v>
       </c>
       <c r="F977" s="6" t="s">
-        <v>44</v>
+        <v>185</v>
       </c>
     </row>
     <row r="978" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A978" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B978" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C978" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D978" s="5" t="s">
         <v>1156</v>
       </c>
       <c r="E978" s="5" t="s">
         <v>381</v>
       </c>
       <c r="F978" s="6" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="979" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A979" s="5" t="s">
         <v>940</v>
@@ -25787,71 +25787,71 @@
       </c>
       <c r="E984" s="5" t="s">
         <v>1161</v>
       </c>
       <c r="F984" s="6" t="s">
         <v>1570</v>
       </c>
     </row>
     <row r="985" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A985" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B985" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C985" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D985" s="5" t="s">
         <v>1591</v>
       </c>
       <c r="E985" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F985" s="6" t="s">
-        <v>1513</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="986" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A986" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B986" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C986" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D986" s="5" t="s">
         <v>1591</v>
       </c>
       <c r="E986" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F986" s="6" t="s">
-        <v>1541</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="987" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A987" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B987" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C987" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D987" s="5" t="s">
         <v>1164</v>
       </c>
       <c r="E987" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F987" s="6" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="988" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A988" s="5" t="s">
         <v>940</v>
@@ -27364,94 +27364,94 @@
       </c>
       <c r="D1063" s="5" t="s">
         <v>1041</v>
       </c>
       <c r="E1063" s="5" t="s">
         <v>1613</v>
       </c>
       <c r="F1063" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1064" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1064" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1064" s="5" t="s">
         <v>1707</v>
       </c>
       <c r="C1064" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1064" s="5" t="s">
         <v>1061</v>
       </c>
       <c r="E1064" s="5" t="s">
-        <v>1062</v>
+        <v>262</v>
       </c>
       <c r="F1064" s="6" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1065" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1065" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1065" s="5" t="s">
         <v>1707</v>
       </c>
       <c r="C1065" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1065" s="5" t="s">
         <v>1061</v>
       </c>
       <c r="E1065" s="5" t="s">
         <v>262</v>
       </c>
       <c r="F1065" s="6" t="s">
-        <v>30</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="1066" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1066" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1066" s="5" t="s">
         <v>1707</v>
       </c>
       <c r="C1066" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1066" s="5" t="s">
         <v>1061</v>
       </c>
       <c r="E1066" s="5" t="s">
-        <v>262</v>
+        <v>1062</v>
       </c>
       <c r="F1066" s="6" t="s">
-        <v>1566</v>
+        <v>53</v>
       </c>
     </row>
     <row r="1067" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1067" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1067" s="5" t="s">
         <v>1707</v>
       </c>
       <c r="C1067" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1067" s="5" t="s">
         <v>1042</v>
       </c>
       <c r="E1067" s="5" t="s">
         <v>262</v>
       </c>
       <c r="F1067" s="6" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="1068" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1068" s="5" t="s">
         <v>1037</v>
@@ -28047,71 +28047,71 @@
       </c>
       <c r="E1097" s="5" t="s">
         <v>945</v>
       </c>
       <c r="F1097" s="6" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="1098" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1098" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1098" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1098" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1098" s="5" t="s">
         <v>1104</v>
       </c>
       <c r="E1098" s="5" t="s">
         <v>371</v>
       </c>
       <c r="F1098" s="6" t="s">
-        <v>137</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1099" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1099" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1099" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1099" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1099" s="5" t="s">
         <v>1104</v>
       </c>
       <c r="E1099" s="5" t="s">
         <v>371</v>
       </c>
       <c r="F1099" s="6" t="s">
-        <v>30</v>
+        <v>137</v>
       </c>
     </row>
     <row r="1100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1100" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1100" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1100" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1100" s="5" t="s">
         <v>1105</v>
       </c>
       <c r="E1100" s="5" t="s">
         <v>262</v>
       </c>
       <c r="F1100" s="6" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="1101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1101" s="5" t="s">
         <v>1037</v>
@@ -28364,131 +28364,131 @@
       </c>
       <c r="D1113" s="5" t="s">
         <v>1094</v>
       </c>
       <c r="E1113" s="5" t="s">
         <v>371</v>
       </c>
       <c r="F1113" s="6" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="1114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1114" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1114" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1114" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1114" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="E1114" s="5" t="s">
-        <v>1115</v>
+        <v>1607</v>
       </c>
       <c r="F1114" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1115" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1115" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1115" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1115" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="E1115" s="5" t="s">
-        <v>1608</v>
+        <v>1122</v>
       </c>
       <c r="F1115" s="6" t="s">
-        <v>44</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="1116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1116" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1116" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1116" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1116" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="E1116" s="5" t="s">
-        <v>373</v>
+        <v>1608</v>
       </c>
       <c r="F1116" s="6" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1117" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1117" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1117" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1117" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="E1117" s="5" t="s">
-        <v>1122</v>
+        <v>373</v>
       </c>
       <c r="F1117" s="6" t="s">
-        <v>1609</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1118" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1118" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1118" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1118" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="E1118" s="5" t="s">
-        <v>1607</v>
+        <v>1115</v>
       </c>
       <c r="F1118" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1119" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1119" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1119" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1119" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="E1119" s="5" t="s">
         <v>1610</v>
       </c>
       <c r="F1119" s="6" t="s">
         <v>1500</v>
       </c>
     </row>
@@ -28627,71 +28627,71 @@
       </c>
       <c r="E1126" s="5" t="s">
         <v>945</v>
       </c>
       <c r="F1126" s="6" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="1127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1127" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1127" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1127" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1127" s="5" t="s">
         <v>1104</v>
       </c>
       <c r="E1127" s="5" t="s">
         <v>371</v>
       </c>
       <c r="F1127" s="6" t="s">
-        <v>30</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="1128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1128" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1128" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1128" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1128" s="5" t="s">
         <v>1104</v>
       </c>
       <c r="E1128" s="5" t="s">
         <v>371</v>
       </c>
       <c r="F1128" s="6" t="s">
-        <v>1371</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1129" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1129" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1129" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1129" s="5" t="s">
         <v>1105</v>
       </c>
       <c r="E1129" s="5" t="s">
         <v>262</v>
       </c>
       <c r="F1129" s="6" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="1130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1130" s="5" t="s">
         <v>1037</v>