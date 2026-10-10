--- v0 (2025-12-18)
+++ v1 (2026-10-10)
@@ -1,2430 +1,2628 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="007B3DA4" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00602C29" w:rsidP="00086396">
       <w:pPr>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-          <w:color w:val="365B92"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204C29">
-[...71 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00086396" w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egye kód: </w:t>
+      </w:r>
+      <w:r w:rsidR="00086396" w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F07F"/>
       </w:r>
-      <w:r w:rsidR="00F9461F" w:rsidRPr="00204C29">
-[...3 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidR="00086396" w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F07F"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-          <w:color w:val="365B92"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204C29">
-[...3 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Szolgáltató NEAK kódja: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00204C29">
-[...3 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F07F"/>
       </w:r>
-      <w:r w:rsidRPr="00204C29">
-[...3 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F07F"/>
       </w:r>
-      <w:r w:rsidRPr="00204C29">
-[...3 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F07F"/>
       </w:r>
-      <w:r w:rsidRPr="00204C29">
-[...3 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F07F"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-          <w:color w:val="365B92"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204C29">
-[...3 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Szolgáltató neve</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00204C29">
-[...3 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>: …</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00204C29">
-[...3 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>……………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204C29">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:t>!</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>Intézményenként töltendő ki!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
-        <w:pStyle w:val="Lista2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:ind w:left="566" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
-        <w:pStyle w:val="Szvegtrzs"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204C29">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>NEVELÉSI-OKTATÁSI INTÉZMÉNY IGAZOLÁSA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
-        <w:pStyle w:val="Szvegtrzs"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00204C29">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00204C29">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> nevelési-oktatási intézményben elhelyezettek, illetve tanulók létszámáról.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204C29">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Benyújtandó: minden év október 31-ig, a szeptember 30-i állapot szerint.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204C29">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00204C29">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>.…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00204C29">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>/20.… oktatási év</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10242" w:type="dxa"/>
+        <w:tblW w:w="8898" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="935"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1176"/>
-        <w:gridCol w:w="1344"/>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="1280"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00204C29" w:rsidRPr="00204C29" w:rsidTr="009562B9">
+      <w:tr w:rsidR="00DF19B3" w:rsidRPr="00DF19B3" w:rsidTr="00086396">
         <w:trPr>
           <w:trHeight w:val="1418"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="935" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>Szolgálat kódja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>OM</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>azonosító</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>Nevelési-oktatási intézmények hivatalos megnevezése</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>Nevelési-oktatási intézmény székhelye/telephelye</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>Nevelési-oktatási intézménybe járó gyermekek létszáma*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1344" w:type="dxa"/>
+            <w:tcW w:w="1007" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>Gyógypedagógiai oktatási intézményben ellátott gyermekek létszáma</w:t>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+              <w:t>Óvodába járó gyermekek létszáma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="dxa"/>
+            <w:tcW w:w="1280" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>Óvodába járó gyermekek létszáma</w:t>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+              <w:t>Fenntartó a települési önkormányzat</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t xml:space="preserve">Igen/Nem </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00204C29" w:rsidRPr="00204C29" w:rsidTr="009562B9">
+      <w:tr w:rsidR="00DF19B3" w:rsidRPr="00DF19B3" w:rsidTr="00086396">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1344" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+            <w:tcW w:w="1007" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1007" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00204C29" w:rsidRPr="00204C29" w:rsidTr="009562B9">
+      <w:tr w:rsidR="00DF19B3" w:rsidRPr="00DF19B3" w:rsidTr="00086396">
         <w:trPr>
-          <w:trHeight w:val="463"/>
+          <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...18 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidTr="009562B9">
+      <w:tr w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidTr="00086396">
         <w:trPr>
-          <w:trHeight w:val="413"/>
+          <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="935" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="365B92"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="green"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1007" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...11 lines deleted...]
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...18 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:ind w:left="-360" w:right="-648"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:ind w:left="-360" w:right="-648"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204C29">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>*Egyesített intézményeknél az óvodás létszám nem itt, hanem a 6. oszlopban kell, hogy szerepeljen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:ind w:left="-360" w:right="-648"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>7. oszlopnál a fenntartó megnevezése</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>: …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>……………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:ind w:left="-360" w:right="-648"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:ind w:left="-360" w:right="-648"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="365B92"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204C29">
-[...2 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Alulírott, a fenti nevelési-oktatási intézmény </w:t>
       </w:r>
-      <w:r w:rsidRPr="00204C29">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Igazgatója</w:t>
       </w:r>
-      <w:r w:rsidRPr="00204C29">
-[...2 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00204C29">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>igazolom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00204C29">
-[...2 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> az irányításom alatt álló nevelési-oktatási intézmények létszámát, s egyben tudomásul veszem, hogy </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00204C29">
-[...2 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>ezen</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00204C29">
-[...2 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> létszámigazolás alapul szolgál az iskola-ifjúságegészségügyi szolgálatok orvosi, iskolavédőnői, valamint a területi védőnői szolgálatok finanszírozásának normatíva szerinti megállapításához.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="006069C2" w:rsidRPr="00DF19B3" w:rsidRDefault="006069C2" w:rsidP="00086396">
       <w:pPr>
-        <w:pStyle w:val="Szvegtrzs"/>
         <w:ind w:left="-360" w:right="-648"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-          <w:color w:val="365B92"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
-        <w:pStyle w:val="Szvegtrzs"/>
         <w:ind w:left="-360" w:right="-648"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-          <w:color w:val="365B92"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204C29">
-[...2 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Kelt</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00204C29">
-[...2 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>: …</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00204C29">
-[...2 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>………………., 20.…év…………hó….nap</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4395" w:type="dxa"/>
         <w:tblInd w:w="5173" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00204C29" w:rsidRPr="00204C29" w:rsidTr="009562B9">
+      <w:tr w:rsidR="00DF19B3" w:rsidRPr="00DF19B3" w:rsidTr="009302CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-                <w:color w:val="365B92"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>…………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00204C29" w:rsidRPr="00204C29" w:rsidTr="009562B9">
+      <w:tr w:rsidR="00DF19B3" w:rsidRPr="00DF19B3" w:rsidTr="009302CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-                <w:color w:val="365B92"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t xml:space="preserve">Oktatási intézmény igazgatójának aláírása, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-                <w:color w:val="365B92"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>PH.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:ind w:left="-360" w:right="-648"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="365B92"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204C29">
-[...2 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Alulírott </w:t>
       </w:r>
-      <w:r w:rsidRPr="00204C29">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Szolgáltató</w:t>
       </w:r>
-      <w:r w:rsidRPr="00204C29">
-[...2 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> az iskola- és ifjúság-egészségügyi feladatokat ellátó szolgálatok adatairól az alábbiakban nyilatkozom:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9900" w:type="dxa"/>
         <w:tblInd w:w="-290" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4188"/>
         <w:gridCol w:w="3266"/>
         <w:gridCol w:w="2446"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00204C29" w:rsidRPr="00204C29" w:rsidTr="009562B9">
+      <w:tr w:rsidR="00DF19B3" w:rsidRPr="00DF19B3" w:rsidTr="009302CA">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>Feladatot ellátó orvos, ill. védőnő neve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3266" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
+            <w:pPr>
+              <w:keepNext/>
+              <w:outlineLvl w:val="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>Szolgálatok kódja:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2446" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
-[...1 lines deleted...]
-              <w:pStyle w:val="Cmsor8"/>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
+            <w:pPr>
+              <w:keepNext/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:outlineLvl w:val="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>Ellátottak létszáma*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00204C29" w:rsidRPr="00204C29" w:rsidTr="009562B9">
+      <w:tr w:rsidR="00DF19B3" w:rsidRPr="00DF19B3" w:rsidTr="009302CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3266" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
+            <w:pPr>
+              <w:keepNext/>
+              <w:outlineLvl w:val="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>Isk.orvosi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
+            <w:pPr>
+              <w:keepNext/>
+              <w:outlineLvl w:val="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00204C29" w:rsidRPr="00204C29" w:rsidTr="009562B9">
+      <w:tr w:rsidR="00DF19B3" w:rsidRPr="00DF19B3" w:rsidTr="009302CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3266" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
+            <w:pPr>
+              <w:keepNext/>
+              <w:outlineLvl w:val="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
+            <w:pPr>
+              <w:keepNext/>
+              <w:outlineLvl w:val="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00204C29" w:rsidRPr="00204C29" w:rsidTr="009562B9">
+      <w:tr w:rsidR="00DF19B3" w:rsidRPr="00DF19B3" w:rsidTr="009302CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3266" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t xml:space="preserve">Iskolavédőnői: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00204C29" w:rsidRPr="00204C29" w:rsidTr="009562B9">
+      <w:tr w:rsidR="00DF19B3" w:rsidRPr="00DF19B3" w:rsidTr="009302CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3266" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00204C29" w:rsidRPr="00204C29" w:rsidTr="009562B9">
+      <w:tr w:rsidR="00DF19B3" w:rsidRPr="00DF19B3" w:rsidTr="009302CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3266" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
+            <w:pPr>
+              <w:keepNext/>
+              <w:outlineLvl w:val="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t xml:space="preserve">Területi védőnői: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
+            <w:pPr>
+              <w:keepNext/>
+              <w:outlineLvl w:val="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00204C29" w:rsidRPr="00204C29" w:rsidTr="009562B9">
+      <w:tr w:rsidR="00DF19B3" w:rsidRPr="00DF19B3" w:rsidTr="009302CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3266" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
+            <w:pPr>
+              <w:keepNext/>
+              <w:outlineLvl w:val="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2446" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
+            <w:pPr>
+              <w:keepNext/>
+              <w:outlineLvl w:val="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204C29">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">*Abban az esetben töltendő ki, ha az oktatási intézményt több szolgáltató orvos, ill. védőnő látja el. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="365B92"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F9461F" w:rsidRPr="00815213" w:rsidRDefault="00F9461F" w:rsidP="00F9461F">
+    <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
       <w:pPr>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:color w:val="365B92"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00815213">
-[...2 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>Kelt</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00815213">
-[...2 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>: …</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00815213">
-[...2 lines deleted...]
-          <w:color w:val="365B92"/>
+      <w:r w:rsidRPr="00DF19B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="365B92"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t>………………..20..…év………….hó….nap.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4638" w:type="dxa"/>
         <w:tblInd w:w="4930" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4638"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00204C29" w:rsidRPr="00204C29" w:rsidTr="009562B9">
+      <w:tr w:rsidR="00DF19B3" w:rsidRPr="00DF19B3" w:rsidTr="009302CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t>………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidTr="009562B9">
+      <w:tr w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidTr="009302CA">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00815213" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t xml:space="preserve">Szolgáltató </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F9461F" w:rsidRPr="00204C29" w:rsidRDefault="00F9461F" w:rsidP="009562B9">
+          <w:p w:rsidR="00086396" w:rsidRPr="00DF19B3" w:rsidRDefault="00086396" w:rsidP="00086396">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF19B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="365B92"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="hu-HU"/>
               </w:rPr>
               <w:t xml:space="preserve">(cégszerű vagy csatolt meghatalmazás szerinti) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DC555B" w:rsidRPr="00815213" w:rsidRDefault="00DC555B" w:rsidP="00815213">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00DC555B" w:rsidRPr="00DF19B3" w:rsidRDefault="00DC555B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="365B92"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DC555B" w:rsidRPr="00815213" w:rsidSect="00815213">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00DC555B" w:rsidRPr="00DF19B3" w:rsidSect="006069C2">
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1135" w:right="1134" w:bottom="426" w:left="993" w:header="708" w:footer="335" w:gutter="0"/>
+      <w:pgMar w:top="568" w:right="1134" w:bottom="709" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="007B3DA4">
+    <w:p w:rsidR="006E4570" w:rsidRDefault="006E4570">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="007B3DA4">
+    <w:p w:rsidR="006E4570" w:rsidRDefault="006E4570">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00226FE3" w:rsidRPr="00E41204" w:rsidRDefault="007B3DA4">
+  <w:p w:rsidR="00226FE3" w:rsidRPr="00E41204" w:rsidRDefault="00086396">
     <w:pPr>
       <w:pStyle w:val="llb"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00E41204">
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00E41204">
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00E41204">
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00DF19B3">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E41204">
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
   </w:p>
-  <w:p w:rsidR="00226FE3" w:rsidRDefault="007B3DA4">
+  <w:p w:rsidR="00226FE3" w:rsidRDefault="006E4570">
     <w:pPr>
       <w:pStyle w:val="llb"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00000000" w:rsidRDefault="007B3DA4">
+    <w:p w:rsidR="006E4570" w:rsidRDefault="006E4570">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00000000" w:rsidRDefault="007B3DA4">
+    <w:p w:rsidR="006E4570" w:rsidRDefault="006E4570">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00D367F3" w:rsidRPr="00815213" w:rsidRDefault="00087333" w:rsidP="000B53E5">
+  <w:p w:rsidR="002764BE" w:rsidRPr="00D77A01" w:rsidRDefault="002764BE" w:rsidP="002764BE">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="333399"/>
       </w:pBdr>
+      <w:ind w:left="709" w:right="707"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="365B92"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00815213">
+    <w:r w:rsidRPr="00D77A01">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="365B92"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:eastAsia="hu-HU"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7406353A" wp14:editId="2D34F7F8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5920105</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-182880</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="266700" cy="561975"/>
+          <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="Kép 12" descr="284px-Coat_of_Arms_of_Hungary_svg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 12" descr="284px-Coat_of_Arms_of_Hungary_svg"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:lum contrast="12000"/>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="266700" cy="561975"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00D77A01">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:color w:val="365B92"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>NEMZETI EGÉSZSÉGBIZTOSÍTÁSI ALAPKEZELŐ</w:t>
     </w:r>
   </w:p>
+  <w:p w:rsidR="002764BE" w:rsidRDefault="002764BE" w:rsidP="002764BE">
+    <w:pPr>
+      <w:pStyle w:val="lfej"/>
+      <w:ind w:left="709" w:right="707"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="128"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F9461F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00204C29"/>
+    <w:rsidRoot w:val="00086396"/>
+    <w:rsid w:val="00086396"/>
+    <w:rsid w:val="002764BE"/>
     <w:rsid w:val="002F39C0"/>
     <w:rsid w:val="00331C65"/>
+    <w:rsid w:val="00602C29"/>
+    <w:rsid w:val="006069C2"/>
+    <w:rsid w:val="0068761B"/>
     <w:rsid w:val="006C4246"/>
-    <w:rsid w:val="007B3DA4"/>
-    <w:rsid w:val="00815213"/>
+    <w:rsid w:val="006E4570"/>
     <w:rsid w:val="00896A51"/>
     <w:rsid w:val="00B02107"/>
     <w:rsid w:val="00DC555B"/>
-    <w:rsid w:val="00F9461F"/>
+    <w:rsid w:val="00DF19B3"/>
+    <w:rsid w:val="00E71136"/>
+    <w:rsid w:val="00E81C09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="793FF017"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{390A969B-3D65-4D6E-8542-DC964CD6DA3B}"/>
+  <w15:docId w15:val="{090D65B6-763F-454E-A4E8-20426B35C4F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2705,212 +2903,148 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F9461F"/>
-[...20 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00DC555B"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor8Char">
-[...12 lines deleted...]
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="llb">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Norml"/>
-    <w:link w:val="SzvegtrzsChar"/>
+    <w:link w:val="llbChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F9461F"/>
+    <w:rsid w:val="00086396"/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00F9461F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="hu-HU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lista2">
-[...23 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="llbChar">
     <w:name w:val="Élőláb Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="llb"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F9461F"/>
+    <w:rsid w:val="00086396"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="hu-HU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="lfej">
     <w:name w:val="header"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="lfejChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F9461F"/>
+    <w:rsid w:val="002764BE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="lfejChar">
     <w:name w:val="Élőfej Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="lfej"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F9461F"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002764BE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3152,90 +3286,59 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>229</Words>
-  <Characters>1587</Characters>
+  <Words>220</Words>
+  <Characters>1523</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>NEAK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1813</CharactersWithSpaces>
+  <CharactersWithSpaces>1740</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Csúcs Szilvia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>