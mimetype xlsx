--- v0 (2026-08-07)
+++ v1 (2026-10-07)
@@ -6824,74 +6824,74 @@
       </c>
       <c r="D36" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>1735</v>
+        <v>66</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E38" s="5" t="s">
-        <v>66</v>
+        <v>1735</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>67</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B39" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>68</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" s="5" t="s">
         <v>0</v>
@@ -6984,74 +6984,74 @@
       </c>
       <c r="D44" s="5" t="s">
         <v>75</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>76</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>1736</v>
+        <v>78</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>692</v>
+        <v>79</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>78</v>
+        <v>1736</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>79</v>
+        <v>692</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E47" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" s="5" t="s">
         <v>0</v>
@@ -7204,54 +7204,54 @@
       </c>
       <c r="D55" s="5" t="s">
         <v>93</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>94</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>1738</v>
+        <v>3</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>96</v>
+        <v>53</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>1870</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" s="5" t="s">
         <v>0</v>
@@ -7264,54 +7264,54 @@
       </c>
       <c r="D58" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>98</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>3</v>
+        <v>1738</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>53</v>
+        <v>96</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E60" s="5" t="s">
         <v>97</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" s="5" t="s">
         <v>0</v>
@@ -7324,111 +7324,111 @@
       </c>
       <c r="D61" s="5" t="s">
         <v>99</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>104</v>
+        <v>373</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>1739</v>
+        <v>106</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F63" s="6" t="s">
-        <v>106</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E64" s="5" t="s">
         <v>104</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>1740</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>373</v>
+        <v>105</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>108</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>109</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>1742</v>
       </c>
     </row>
@@ -7524,74 +7524,74 @@
       </c>
       <c r="D71" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E71" s="5" t="s">
         <v>114</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>74</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>113</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>1743</v>
+        <v>74</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>1704</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>117</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>118</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" s="5" t="s">
         <v>0</v>
@@ -8004,114 +8004,114 @@
       </c>
       <c r="D95" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E95" s="5" t="s">
         <v>167</v>
       </c>
       <c r="F95" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C96" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>168</v>
       </c>
       <c r="E96" s="5" t="s">
-        <v>169</v>
+        <v>146</v>
       </c>
       <c r="F96" s="6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>168</v>
       </c>
       <c r="E97" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="F97" s="6" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E98" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F98" s="6" t="s">
-        <v>1747</v>
+        <v>193</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E99" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F99" s="6" t="s">
-        <v>193</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E100" s="5" t="s">
         <v>1135</v>
       </c>
       <c r="F100" s="6" t="s">
         <v>1371</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" s="5" t="s">
         <v>0</v>
@@ -8264,214 +8264,214 @@
       </c>
       <c r="D108" s="5" t="s">
         <v>158</v>
       </c>
       <c r="E108" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F108" s="6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>168</v>
       </c>
       <c r="E109" s="5" t="s">
-        <v>169</v>
+        <v>146</v>
       </c>
       <c r="F109" s="6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>168</v>
       </c>
       <c r="E110" s="5" t="s">
-        <v>146</v>
+        <v>169</v>
       </c>
       <c r="F110" s="6" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E111" s="5" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F111" s="6" t="s">
-        <v>74</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E112" s="5" t="s">
-        <v>40</v>
+        <v>184</v>
       </c>
       <c r="F112" s="6" t="s">
-        <v>1507</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E113" s="5" t="s">
-        <v>184</v>
+        <v>371</v>
       </c>
       <c r="F113" s="6" t="s">
-        <v>1245</v>
+        <v>89</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E114" s="5" t="s">
-        <v>371</v>
+        <v>16</v>
       </c>
       <c r="F114" s="6" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>179</v>
       </c>
       <c r="E115" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F115" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>179</v>
       </c>
       <c r="E116" s="5" t="s">
-        <v>100</v>
+        <v>52</v>
       </c>
       <c r="F116" s="6" t="s">
-        <v>180</v>
+        <v>63</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B117" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C117" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>179</v>
       </c>
       <c r="E117" s="5" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="F117" s="6" t="s">
-        <v>63</v>
+        <v>180</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C118" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E118" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F118" s="6" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" s="5" t="s">
         <v>0</v>
@@ -8567,71 +8567,71 @@
       </c>
       <c r="E123" s="5" t="s">
         <v>392</v>
       </c>
       <c r="F123" s="6" t="s">
         <v>1748</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F124" s="6" t="s">
-        <v>1747</v>
+        <v>193</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B125" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C125" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E125" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F125" s="6" t="s">
-        <v>193</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C126" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E126" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" s="5" t="s">
         <v>0</v>
@@ -8644,74 +8644,74 @@
       </c>
       <c r="D127" s="5" t="s">
         <v>161</v>
       </c>
       <c r="E127" s="5" t="s">
         <v>162</v>
       </c>
       <c r="F127" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C128" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>194</v>
       </c>
       <c r="E128" s="5" t="s">
-        <v>195</v>
+        <v>16</v>
       </c>
       <c r="F128" s="6" t="s">
-        <v>196</v>
+        <v>28</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B129" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C129" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>194</v>
       </c>
       <c r="E129" s="5" t="s">
-        <v>16</v>
+        <v>195</v>
       </c>
       <c r="F129" s="6" t="s">
-        <v>28</v>
+        <v>196</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>163</v>
       </c>
       <c r="C130" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E130" s="5" t="s">
         <v>1135</v>
       </c>
       <c r="F130" s="6" t="s">
         <v>1371</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" s="5" t="s">
         <v>197</v>
@@ -8907,71 +8907,71 @@
       </c>
       <c r="E140" s="5" t="s">
         <v>212</v>
       </c>
       <c r="F140" s="6" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" s="5" t="s">
         <v>197</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>1724</v>
       </c>
       <c r="C141" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E141" s="5" t="s">
         <v>216</v>
       </c>
       <c r="F141" s="6" t="s">
-        <v>70</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" s="5" t="s">
         <v>197</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>1724</v>
       </c>
       <c r="C142" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E142" s="5" t="s">
         <v>216</v>
       </c>
       <c r="F142" s="6" t="s">
-        <v>1510</v>
+        <v>70</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" s="5" t="s">
         <v>197</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>1724</v>
       </c>
       <c r="C143" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>1683</v>
       </c>
       <c r="E143" s="5" t="s">
         <v>1684</v>
       </c>
       <c r="F143" s="6" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" s="5" t="s">
         <v>197</v>
@@ -9444,74 +9444,74 @@
       </c>
       <c r="D167" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E167" s="5" t="s">
         <v>253</v>
       </c>
       <c r="F167" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" s="5" t="s">
         <v>244</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>245</v>
       </c>
       <c r="C168" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E168" s="5" t="s">
-        <v>255</v>
+        <v>84</v>
       </c>
       <c r="F168" s="6" t="s">
-        <v>24</v>
+        <v>185</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" s="5" t="s">
         <v>244</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>245</v>
       </c>
       <c r="C169" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E169" s="5" t="s">
-        <v>84</v>
+        <v>255</v>
       </c>
       <c r="F169" s="6" t="s">
-        <v>185</v>
+        <v>24</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" s="5" t="s">
         <v>244</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>245</v>
       </c>
       <c r="C170" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>249</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>250</v>
       </c>
       <c r="F170" s="6" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" s="5" t="s">
         <v>244</v>
@@ -10384,71 +10384,71 @@
       </c>
       <c r="D214" s="5" t="s">
         <v>272</v>
       </c>
       <c r="E214" s="5" t="s">
         <v>262</v>
       </c>
       <c r="F214" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>1715</v>
       </c>
       <c r="C215" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D215" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E215" s="5" t="s">
-        <v>311</v>
+        <v>275</v>
       </c>
       <c r="F215" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>1715</v>
       </c>
       <c r="C216" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D216" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E216" s="5" t="s">
-        <v>275</v>
+        <v>311</v>
       </c>
       <c r="F216" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>1715</v>
       </c>
       <c r="C217" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D217" s="5" t="s">
         <v>276</v>
       </c>
       <c r="E217" s="5" t="s">
         <v>262</v>
       </c>
       <c r="F217" s="6" t="s">
         <v>187</v>
       </c>
     </row>
@@ -11164,74 +11164,74 @@
       </c>
       <c r="D253" s="5" t="s">
         <v>336</v>
       </c>
       <c r="E253" s="5" t="s">
         <v>337</v>
       </c>
       <c r="F253" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B254" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C254" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D254" s="5" t="s">
         <v>338</v>
       </c>
       <c r="E254" s="5" t="s">
-        <v>315</v>
+        <v>371</v>
       </c>
       <c r="F254" s="6" t="s">
-        <v>130</v>
+        <v>185</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B255" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C255" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D255" s="5" t="s">
         <v>338</v>
       </c>
       <c r="E255" s="5" t="s">
-        <v>371</v>
+        <v>315</v>
       </c>
       <c r="F255" s="6" t="s">
-        <v>185</v>
+        <v>130</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B256" s="5" t="s">
         <v>1621</v>
       </c>
       <c r="C256" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D256" s="5" t="s">
         <v>339</v>
       </c>
       <c r="E256" s="5" t="s">
         <v>1626</v>
       </c>
       <c r="F256" s="6" t="s">
         <v>1627</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" s="5" t="s">
         <v>256</v>
@@ -11884,74 +11884,74 @@
       </c>
       <c r="D289" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E289" s="5" t="s">
         <v>362</v>
       </c>
       <c r="F289" s="6" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B290" s="5" t="s">
         <v>348</v>
       </c>
       <c r="C290" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D290" s="5" t="s">
         <v>357</v>
       </c>
       <c r="E290" s="5" t="s">
-        <v>8</v>
+        <v>358</v>
       </c>
       <c r="F290" s="6" t="s">
-        <v>165</v>
+        <v>28</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B291" s="5" t="s">
         <v>348</v>
       </c>
       <c r="C291" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D291" s="5" t="s">
         <v>357</v>
       </c>
       <c r="E291" s="5" t="s">
-        <v>358</v>
+        <v>8</v>
       </c>
       <c r="F291" s="6" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B292" s="5" t="s">
         <v>348</v>
       </c>
       <c r="C292" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D292" s="5" t="s">
         <v>359</v>
       </c>
       <c r="E292" s="5" t="s">
         <v>360</v>
       </c>
       <c r="F292" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" s="5" t="s">
         <v>256</v>
@@ -12104,71 +12104,71 @@
       </c>
       <c r="D300" s="5" t="s">
         <v>352</v>
       </c>
       <c r="E300" s="5" t="s">
         <v>353</v>
       </c>
       <c r="F300" s="6" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B301" s="5" t="s">
         <v>348</v>
       </c>
       <c r="C301" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D301" s="5" t="s">
         <v>372</v>
       </c>
       <c r="E301" s="5" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F301" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B302" s="5" t="s">
         <v>348</v>
       </c>
       <c r="C302" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D302" s="5" t="s">
         <v>372</v>
       </c>
       <c r="E302" s="5" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F302" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B303" s="5" t="s">
         <v>348</v>
       </c>
       <c r="C303" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D303" s="5" t="s">
         <v>354</v>
       </c>
       <c r="E303" s="5" t="s">
         <v>262</v>
       </c>
       <c r="F303" s="6" t="s">
         <v>196</v>
       </c>
     </row>
@@ -12564,71 +12564,71 @@
       </c>
       <c r="D323" s="5" t="s">
         <v>399</v>
       </c>
       <c r="E323" s="5" t="s">
         <v>262</v>
       </c>
       <c r="F323" s="6" t="s">
         <v>1513</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B324" s="5" t="s">
         <v>398</v>
       </c>
       <c r="C324" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D324" s="5" t="s">
         <v>400</v>
       </c>
       <c r="E324" s="5" t="s">
-        <v>373</v>
+        <v>401</v>
       </c>
       <c r="F324" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B325" s="5" t="s">
         <v>398</v>
       </c>
       <c r="C325" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D325" s="5" t="s">
         <v>400</v>
       </c>
       <c r="E325" s="5" t="s">
-        <v>401</v>
+        <v>373</v>
       </c>
       <c r="F325" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B326" s="5" t="s">
         <v>398</v>
       </c>
       <c r="C326" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D326" s="5" t="s">
         <v>402</v>
       </c>
       <c r="E326" s="5" t="s">
         <v>403</v>
       </c>
       <c r="F326" s="6" t="s">
         <v>35</v>
       </c>
     </row>
@@ -13164,71 +13164,71 @@
       </c>
       <c r="D353" s="5" t="s">
         <v>414</v>
       </c>
       <c r="E353" s="5" t="s">
         <v>271</v>
       </c>
       <c r="F353" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="354" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A354" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B354" s="5" t="s">
         <v>398</v>
       </c>
       <c r="C354" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D354" s="5" t="s">
         <v>391</v>
       </c>
       <c r="E354" s="5" t="s">
-        <v>310</v>
+        <v>423</v>
       </c>
       <c r="F354" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="355" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A355" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B355" s="5" t="s">
         <v>398</v>
       </c>
       <c r="C355" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D355" s="5" t="s">
         <v>391</v>
       </c>
       <c r="E355" s="5" t="s">
-        <v>423</v>
+        <v>310</v>
       </c>
       <c r="F355" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B356" s="5" t="s">
         <v>398</v>
       </c>
       <c r="C356" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D356" s="5" t="s">
         <v>393</v>
       </c>
       <c r="E356" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F356" s="6" t="s">
         <v>30</v>
       </c>
     </row>
@@ -13364,74 +13364,74 @@
       </c>
       <c r="D363" s="5" t="s">
         <v>429</v>
       </c>
       <c r="E363" s="5" t="s">
         <v>373</v>
       </c>
       <c r="F363" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="364" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A364" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B364" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C364" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D364" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E364" s="5" t="s">
-        <v>8</v>
+        <v>329</v>
       </c>
       <c r="F364" s="6" t="s">
-        <v>434</v>
+        <v>63</v>
       </c>
     </row>
     <row r="365" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A365" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B365" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C365" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D365" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E365" s="5" t="s">
-        <v>329</v>
+        <v>8</v>
       </c>
       <c r="F365" s="6" t="s">
-        <v>63</v>
+        <v>434</v>
       </c>
     </row>
     <row r="366" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A366" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B366" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C366" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D366" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E366" s="5" t="s">
         <v>320</v>
       </c>
       <c r="F366" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="367" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A367" s="5" t="s">
         <v>256</v>
@@ -13507,71 +13507,71 @@
       </c>
       <c r="E370" s="5" t="s">
         <v>329</v>
       </c>
       <c r="F370" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="371" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A371" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B371" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C371" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D371" s="5" t="s">
         <v>440</v>
       </c>
       <c r="E371" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F371" s="6" t="s">
-        <v>79</v>
+        <v>441</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B372" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C372" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D372" s="5" t="s">
         <v>440</v>
       </c>
       <c r="E372" s="5" t="s">
         <v>260</v>
       </c>
       <c r="F372" s="6" t="s">
-        <v>441</v>
+        <v>79</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A373" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B373" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C373" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D373" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E373" s="5" t="s">
         <v>82</v>
       </c>
       <c r="F373" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A374" s="5" t="s">
         <v>256</v>
@@ -13584,74 +13584,74 @@
       </c>
       <c r="D374" s="5" t="s">
         <v>443</v>
       </c>
       <c r="E374" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F374" s="6" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B375" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C375" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D375" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E375" s="5" t="s">
-        <v>115</v>
+        <v>258</v>
       </c>
       <c r="F375" s="6" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
     </row>
     <row r="376" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A376" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B376" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C376" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D376" s="5" t="s">
         <v>445</v>
       </c>
       <c r="E376" s="5" t="s">
-        <v>258</v>
+        <v>115</v>
       </c>
       <c r="F376" s="6" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
     </row>
     <row r="377" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A377" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B377" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C377" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D377" s="5" t="s">
         <v>446</v>
       </c>
       <c r="E377" s="5" t="s">
         <v>447</v>
       </c>
       <c r="F377" s="6" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="378" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A378" s="5" t="s">
         <v>256</v>
@@ -13724,74 +13724,74 @@
       </c>
       <c r="D381" s="5" t="s">
         <v>429</v>
       </c>
       <c r="E381" s="5" t="s">
         <v>373</v>
       </c>
       <c r="F381" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="382" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A382" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C382" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D382" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E382" s="5" t="s">
-        <v>329</v>
+        <v>8</v>
       </c>
       <c r="F382" s="6" t="s">
-        <v>63</v>
+        <v>434</v>
       </c>
     </row>
     <row r="383" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A383" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B383" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C383" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D383" s="5" t="s">
         <v>433</v>
       </c>
       <c r="E383" s="5" t="s">
-        <v>8</v>
+        <v>329</v>
       </c>
       <c r="F383" s="6" t="s">
-        <v>434</v>
+        <v>63</v>
       </c>
     </row>
     <row r="384" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A384" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B384" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C384" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D384" s="5" t="s">
         <v>430</v>
       </c>
       <c r="E384" s="5" t="s">
         <v>320</v>
       </c>
       <c r="F384" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="385" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A385" s="5" t="s">
         <v>256</v>
@@ -13907,71 +13907,71 @@
       </c>
       <c r="E390" s="5" t="s">
         <v>329</v>
       </c>
       <c r="F390" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B391" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C391" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D391" s="5" t="s">
         <v>452</v>
       </c>
       <c r="E391" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F391" s="6" t="s">
-        <v>229</v>
+        <v>444</v>
       </c>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A392" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B392" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C392" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D392" s="5" t="s">
         <v>452</v>
       </c>
       <c r="E392" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F392" s="6" t="s">
-        <v>444</v>
+        <v>229</v>
       </c>
     </row>
     <row r="393" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A393" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B393" s="5" t="s">
         <v>1772</v>
       </c>
       <c r="C393" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D393" s="5" t="s">
         <v>442</v>
       </c>
       <c r="E393" s="5" t="s">
         <v>82</v>
       </c>
       <c r="F393" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A394" s="5" t="s">
         <v>256</v>
@@ -14284,354 +14284,354 @@
       </c>
       <c r="D409" s="5" t="s">
         <v>1134</v>
       </c>
       <c r="E409" s="5" t="s">
         <v>1755</v>
       </c>
       <c r="F409" s="6" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="410" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A410" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B410" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C410" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D410" s="5" t="s">
         <v>1134</v>
       </c>
       <c r="E410" s="5" t="s">
-        <v>43</v>
+        <v>1136</v>
       </c>
       <c r="F410" s="6" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="411" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A411" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B411" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C411" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D411" s="5" t="s">
         <v>1134</v>
       </c>
       <c r="E411" s="5" t="s">
         <v>1136</v>
       </c>
       <c r="F411" s="6" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="412" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A412" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B412" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C412" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D412" s="5" t="s">
         <v>1134</v>
       </c>
       <c r="E412" s="5" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="F412" s="6" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="413" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A413" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B413" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C413" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D413" s="5" t="s">
         <v>1134</v>
       </c>
       <c r="E413" s="5" t="s">
-        <v>1137</v>
+        <v>43</v>
       </c>
       <c r="F413" s="6" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="414" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A414" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B414" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C414" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D414" s="5" t="s">
         <v>1125</v>
       </c>
       <c r="E414" s="5" t="s">
-        <v>1126</v>
+        <v>135</v>
       </c>
       <c r="F414" s="6" t="s">
-        <v>1504</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="415" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A415" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B415" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C415" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D415" s="5" t="s">
         <v>1125</v>
       </c>
       <c r="E415" s="5" t="s">
-        <v>135</v>
+        <v>1126</v>
       </c>
       <c r="F415" s="6" t="s">
-        <v>1533</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="416" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A416" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C416" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D416" s="5" t="s">
         <v>1756</v>
       </c>
       <c r="E416" s="5" t="s">
-        <v>1138</v>
+        <v>1757</v>
       </c>
       <c r="F416" s="6" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="417" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A417" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B417" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C417" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D417" s="5" t="s">
         <v>1756</v>
       </c>
       <c r="E417" s="5" t="s">
-        <v>1757</v>
+        <v>1138</v>
       </c>
       <c r="F417" s="6" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="418" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A418" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B418" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C418" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D418" s="5" t="s">
         <v>1139</v>
       </c>
       <c r="E418" s="5" t="s">
-        <v>133</v>
+        <v>1758</v>
       </c>
       <c r="F418" s="6" t="s">
-        <v>1567</v>
+        <v>28</v>
       </c>
     </row>
     <row r="419" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A419" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B419" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C419" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D419" s="5" t="s">
         <v>1139</v>
       </c>
       <c r="E419" s="5" t="s">
-        <v>1758</v>
+        <v>43</v>
       </c>
       <c r="F419" s="6" t="s">
-        <v>28</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="420" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A420" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B420" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C420" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D420" s="5" t="s">
         <v>1139</v>
       </c>
       <c r="E420" s="5" t="s">
-        <v>43</v>
+        <v>1140</v>
       </c>
       <c r="F420" s="6" t="s">
-        <v>1759</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="421" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A421" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C421" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D421" s="5" t="s">
         <v>1139</v>
       </c>
       <c r="E421" s="5" t="s">
-        <v>1140</v>
+        <v>133</v>
       </c>
       <c r="F421" s="6" t="s">
-        <v>1525</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="422" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A422" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C422" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D422" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E422" s="5" t="s">
         <v>1142</v>
       </c>
       <c r="F422" s="6" t="s">
-        <v>1518</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="423" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A423" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B423" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C423" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D423" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E423" s="5" t="s">
         <v>1144</v>
       </c>
       <c r="F423" s="6" t="s">
         <v>1518</v>
       </c>
     </row>
     <row r="424" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A424" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B424" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C424" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D424" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E424" s="5" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="F424" s="6" t="s">
-        <v>1550</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="425" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A425" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B425" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C425" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D425" s="5" t="s">
         <v>1141</v>
       </c>
       <c r="E425" s="5" t="s">
-        <v>1143</v>
+        <v>1142</v>
       </c>
       <c r="F425" s="6" t="s">
-        <v>1525</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="426" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A426" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B426" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C426" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D426" s="5" t="s">
         <v>1127</v>
       </c>
       <c r="E426" s="5" t="s">
         <v>1752</v>
       </c>
       <c r="F426" s="6" t="s">
         <v>1577</v>
       </c>
     </row>
     <row r="427" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A427" s="5" t="s">
         <v>1749</v>
@@ -14644,94 +14644,94 @@
       </c>
       <c r="D427" s="5" t="s">
         <v>1128</v>
       </c>
       <c r="E427" s="5" t="s">
         <v>358</v>
       </c>
       <c r="F427" s="6" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="428" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A428" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B428" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C428" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D428" s="5" t="s">
         <v>1145</v>
       </c>
       <c r="E428" s="5" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="F428" s="6" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="429" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A429" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B429" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C429" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D429" s="5" t="s">
         <v>1145</v>
       </c>
       <c r="E429" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="F429" s="6" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="430" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A430" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B430" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C430" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D430" s="5" t="s">
         <v>1145</v>
       </c>
       <c r="E430" s="5" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="F430" s="6" t="s">
-        <v>1520</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="431" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A431" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B431" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C431" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D431" s="5" t="s">
         <v>1129</v>
       </c>
       <c r="E431" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F431" s="6" t="s">
         <v>1760</v>
       </c>
     </row>
     <row r="432" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A432" s="5" t="s">
         <v>1749</v>
@@ -14784,94 +14784,94 @@
       </c>
       <c r="D434" s="5" t="s">
         <v>1130</v>
       </c>
       <c r="E434" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F434" s="6" t="s">
         <v>1753</v>
       </c>
     </row>
     <row r="435" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A435" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B435" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C435" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D435" s="5" t="s">
         <v>1146</v>
       </c>
       <c r="E435" s="5" t="s">
-        <v>1762</v>
+        <v>945</v>
       </c>
       <c r="F435" s="6" t="s">
-        <v>1533</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="436" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A436" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B436" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C436" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D436" s="5" t="s">
         <v>1146</v>
       </c>
       <c r="E436" s="5" t="s">
-        <v>1147</v>
+        <v>1762</v>
       </c>
       <c r="F436" s="6" t="s">
-        <v>1299</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="437" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A437" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B437" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C437" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D437" s="5" t="s">
         <v>1146</v>
       </c>
       <c r="E437" s="5" t="s">
-        <v>945</v>
+        <v>1147</v>
       </c>
       <c r="F437" s="6" t="s">
-        <v>1556</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="438" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A438" s="5" t="s">
         <v>1749</v>
       </c>
       <c r="B438" s="5" t="s">
         <v>1750</v>
       </c>
       <c r="C438" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D438" s="5" t="s">
         <v>1132</v>
       </c>
       <c r="E438" s="5" t="s">
         <v>1133</v>
       </c>
       <c r="F438" s="6" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="439" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A439" s="5" t="s">
         <v>1617</v>
@@ -14924,74 +14924,74 @@
       </c>
       <c r="D441" s="5" t="s">
         <v>462</v>
       </c>
       <c r="E441" s="5" t="s">
         <v>463</v>
       </c>
       <c r="F441" s="6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="442" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A442" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B442" s="5" t="s">
         <v>1716</v>
       </c>
       <c r="C442" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D442" s="5" t="s">
         <v>464</v>
       </c>
       <c r="E442" s="5" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F442" s="6" t="s">
-        <v>28</v>
+        <v>467</v>
       </c>
     </row>
     <row r="443" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A443" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B443" s="5" t="s">
         <v>1716</v>
       </c>
       <c r="C443" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D443" s="5" t="s">
         <v>464</v>
       </c>
       <c r="E443" s="5" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="F443" s="6" t="s">
-        <v>467</v>
+        <v>28</v>
       </c>
     </row>
     <row r="444" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A444" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B444" s="5" t="s">
         <v>1716</v>
       </c>
       <c r="C444" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D444" s="5" t="s">
         <v>468</v>
       </c>
       <c r="E444" s="5" t="s">
         <v>86</v>
       </c>
       <c r="F444" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="445" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A445" s="5" t="s">
         <v>1617</v>
@@ -15204,114 +15204,114 @@
       </c>
       <c r="D455" s="5" t="s">
         <v>491</v>
       </c>
       <c r="E455" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F455" s="6" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="456" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A456" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B456" s="5" t="s">
         <v>1726</v>
       </c>
       <c r="C456" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D456" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E456" s="5" t="s">
-        <v>494</v>
+        <v>43</v>
       </c>
       <c r="F456" s="6" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
     </row>
     <row r="457" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A457" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B457" s="5" t="s">
         <v>1726</v>
       </c>
       <c r="C457" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D457" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E457" s="5" t="s">
-        <v>43</v>
+        <v>494</v>
       </c>
       <c r="F457" s="6" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
     </row>
     <row r="458" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A458" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B458" s="5" t="s">
         <v>1726</v>
       </c>
       <c r="C458" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D458" s="5" t="s">
         <v>495</v>
       </c>
       <c r="E458" s="5" t="s">
-        <v>496</v>
+        <v>127</v>
       </c>
       <c r="F458" s="6" t="s">
-        <v>299</v>
+        <v>268</v>
       </c>
     </row>
     <row r="459" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A459" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B459" s="5" t="s">
         <v>1726</v>
       </c>
       <c r="C459" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D459" s="5" t="s">
         <v>495</v>
       </c>
       <c r="E459" s="5" t="s">
-        <v>127</v>
+        <v>496</v>
       </c>
       <c r="F459" s="6" t="s">
-        <v>268</v>
+        <v>299</v>
       </c>
     </row>
     <row r="460" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A460" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B460" s="5" t="s">
         <v>1726</v>
       </c>
       <c r="C460" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D460" s="5" t="s">
         <v>497</v>
       </c>
       <c r="E460" s="5" t="s">
         <v>498</v>
       </c>
       <c r="F460" s="6" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="461" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A461" s="5" t="s">
         <v>1617</v>
@@ -15347,111 +15347,111 @@
       </c>
       <c r="E462" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F462" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="463" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A463" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B463" s="5" t="s">
         <v>1726</v>
       </c>
       <c r="C463" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D463" s="5" t="s">
         <v>491</v>
       </c>
       <c r="E463" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F463" s="6" t="s">
-        <v>492</v>
+        <v>170</v>
       </c>
     </row>
     <row r="464" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A464" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B464" s="5" t="s">
         <v>1726</v>
       </c>
       <c r="C464" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D464" s="5" t="s">
         <v>491</v>
       </c>
       <c r="E464" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F464" s="6" t="s">
-        <v>170</v>
+        <v>492</v>
       </c>
     </row>
     <row r="465" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A465" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B465" s="5" t="s">
         <v>1726</v>
       </c>
       <c r="C465" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D465" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E465" s="5" t="s">
-        <v>494</v>
+        <v>43</v>
       </c>
       <c r="F465" s="6" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
     </row>
     <row r="466" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A466" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B466" s="5" t="s">
         <v>1726</v>
       </c>
       <c r="C466" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D466" s="5" t="s">
         <v>493</v>
       </c>
       <c r="E466" s="5" t="s">
-        <v>43</v>
+        <v>494</v>
       </c>
       <c r="F466" s="6" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
     </row>
     <row r="467" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A467" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B467" s="5" t="s">
         <v>1726</v>
       </c>
       <c r="C467" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D467" s="5" t="s">
         <v>495</v>
       </c>
       <c r="E467" s="5" t="s">
         <v>496</v>
       </c>
       <c r="F467" s="6" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="468" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A468" s="5" t="s">
         <v>1617</v>
@@ -15547,71 +15547,71 @@
       </c>
       <c r="E472" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F472" s="6" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="473" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A473" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B473" s="5" t="s">
         <v>1689</v>
       </c>
       <c r="C473" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D473" s="5" t="s">
         <v>503</v>
       </c>
       <c r="E473" s="5" t="s">
         <v>504</v>
       </c>
       <c r="F473" s="6" t="s">
-        <v>44</v>
+        <v>483</v>
       </c>
     </row>
     <row r="474" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A474" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B474" s="5" t="s">
         <v>1689</v>
       </c>
       <c r="C474" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D474" s="5" t="s">
         <v>503</v>
       </c>
       <c r="E474" s="5" t="s">
         <v>504</v>
       </c>
       <c r="F474" s="6" t="s">
-        <v>483</v>
+        <v>44</v>
       </c>
     </row>
     <row r="475" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A475" s="5" t="s">
         <v>1617</v>
       </c>
       <c r="B475" s="5" t="s">
         <v>1689</v>
       </c>
       <c r="C475" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D475" s="5" t="s">
         <v>505</v>
       </c>
       <c r="E475" s="5" t="s">
         <v>127</v>
       </c>
       <c r="F475" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="476" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A476" s="5" t="s">
         <v>1617</v>
@@ -15944,74 +15944,74 @@
       </c>
       <c r="D492" s="5" t="s">
         <v>490</v>
       </c>
       <c r="E492" s="5" t="s">
         <v>133</v>
       </c>
       <c r="F492" s="6" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="493" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A493" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B493" s="5" t="s">
         <v>1723</v>
       </c>
       <c r="C493" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D493" s="5" t="s">
         <v>539</v>
       </c>
       <c r="E493" s="5" t="s">
-        <v>234</v>
+        <v>538</v>
       </c>
       <c r="F493" s="6" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="494" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A494" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B494" s="5" t="s">
         <v>1723</v>
       </c>
       <c r="C494" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D494" s="5" t="s">
         <v>539</v>
       </c>
       <c r="E494" s="5" t="s">
-        <v>538</v>
+        <v>234</v>
       </c>
       <c r="F494" s="6" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="495" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A495" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B495" s="5" t="s">
         <v>1723</v>
       </c>
       <c r="C495" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D495" s="5" t="s">
         <v>542</v>
       </c>
       <c r="E495" s="5" t="s">
         <v>543</v>
       </c>
       <c r="F495" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="496" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A496" s="5" t="s">
         <v>510</v>
@@ -16467,71 +16467,71 @@
       </c>
       <c r="E518" s="5" t="s">
         <v>478</v>
       </c>
       <c r="F518" s="6" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="519" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A519" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B519" s="5" t="s">
         <v>1723</v>
       </c>
       <c r="C519" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D519" s="5" t="s">
         <v>539</v>
       </c>
       <c r="E519" s="5" t="s">
         <v>234</v>
       </c>
       <c r="F519" s="6" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="520" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A520" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B520" s="5" t="s">
         <v>1723</v>
       </c>
       <c r="C520" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D520" s="5" t="s">
         <v>539</v>
       </c>
       <c r="E520" s="5" t="s">
         <v>234</v>
       </c>
       <c r="F520" s="6" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="521" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A521" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B521" s="5" t="s">
         <v>1723</v>
       </c>
       <c r="C521" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D521" s="5" t="s">
         <v>542</v>
       </c>
       <c r="E521" s="5" t="s">
         <v>582</v>
       </c>
       <c r="F521" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="522" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A522" s="5" t="s">
         <v>510</v>
@@ -16724,94 +16724,94 @@
       </c>
       <c r="D531" s="5" t="s">
         <v>549</v>
       </c>
       <c r="E531" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F531" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="532" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A532" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B532" s="5" t="s">
         <v>1723</v>
       </c>
       <c r="C532" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D532" s="5" t="s">
         <v>585</v>
       </c>
       <c r="E532" s="5" t="s">
-        <v>586</v>
+        <v>1611</v>
       </c>
       <c r="F532" s="6" t="s">
-        <v>155</v>
+        <v>24</v>
       </c>
     </row>
     <row r="533" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A533" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B533" s="5" t="s">
         <v>1723</v>
       </c>
       <c r="C533" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D533" s="5" t="s">
         <v>585</v>
       </c>
       <c r="E533" s="5" t="s">
-        <v>225</v>
+        <v>586</v>
       </c>
       <c r="F533" s="6" t="s">
-        <v>12</v>
+        <v>155</v>
       </c>
     </row>
     <row r="534" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A534" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B534" s="5" t="s">
         <v>1723</v>
       </c>
       <c r="C534" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D534" s="5" t="s">
         <v>585</v>
       </c>
       <c r="E534" s="5" t="s">
-        <v>1611</v>
+        <v>225</v>
       </c>
       <c r="F534" s="6" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="535" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A535" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B535" s="5" t="s">
         <v>1723</v>
       </c>
       <c r="C535" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D535" s="5" t="s">
         <v>584</v>
       </c>
       <c r="E535" s="5" t="s">
         <v>225</v>
       </c>
       <c r="F535" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="536" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A536" s="5" t="s">
         <v>510</v>
@@ -17704,114 +17704,114 @@
       </c>
       <c r="D580" s="5" t="s">
         <v>519</v>
       </c>
       <c r="E580" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F580" s="6" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="581" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A581" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B581" s="5" t="s">
         <v>1705</v>
       </c>
       <c r="C581" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D581" s="5" t="s">
         <v>533</v>
       </c>
       <c r="E581" s="5" t="s">
-        <v>100</v>
+        <v>535</v>
       </c>
       <c r="F581" s="6" t="s">
-        <v>534</v>
+        <v>12</v>
       </c>
     </row>
     <row r="582" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A582" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B582" s="5" t="s">
         <v>1705</v>
       </c>
       <c r="C582" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D582" s="5" t="s">
         <v>533</v>
       </c>
       <c r="E582" s="5" t="s">
-        <v>535</v>
+        <v>100</v>
       </c>
       <c r="F582" s="6" t="s">
-        <v>12</v>
+        <v>534</v>
       </c>
     </row>
     <row r="583" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A583" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B583" s="5" t="s">
         <v>1705</v>
       </c>
       <c r="C583" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D583" s="5" t="s">
         <v>536</v>
       </c>
       <c r="E583" s="5" t="s">
-        <v>1589</v>
+        <v>537</v>
       </c>
       <c r="F583" s="6" t="s">
-        <v>12</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="584" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A584" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B584" s="5" t="s">
         <v>1705</v>
       </c>
       <c r="C584" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D584" s="5" t="s">
         <v>536</v>
       </c>
       <c r="E584" s="5" t="s">
-        <v>537</v>
+        <v>1589</v>
       </c>
       <c r="F584" s="6" t="s">
-        <v>1501</v>
+        <v>12</v>
       </c>
     </row>
     <row r="585" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A585" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B585" s="5" t="s">
         <v>1705</v>
       </c>
       <c r="C585" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D585" s="5" t="s">
         <v>520</v>
       </c>
       <c r="E585" s="5" t="s">
         <v>521</v>
       </c>
       <c r="F585" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="586" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A586" s="5" t="s">
         <v>510</v>
@@ -17984,74 +17984,74 @@
       </c>
       <c r="D594" s="5" t="s">
         <v>601</v>
       </c>
       <c r="E594" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F594" s="6" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="595" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A595" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B595" s="5" t="s">
         <v>600</v>
       </c>
       <c r="C595" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D595" s="5" t="s">
         <v>603</v>
       </c>
       <c r="E595" s="5" t="s">
-        <v>604</v>
+        <v>173</v>
       </c>
       <c r="F595" s="6" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="596" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A596" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B596" s="5" t="s">
         <v>600</v>
       </c>
       <c r="C596" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D596" s="5" t="s">
         <v>603</v>
       </c>
       <c r="E596" s="5" t="s">
-        <v>173</v>
+        <v>604</v>
       </c>
       <c r="F596" s="6" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="597" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A597" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B597" s="5" t="s">
         <v>600</v>
       </c>
       <c r="C597" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D597" s="5" t="s">
         <v>606</v>
       </c>
       <c r="E597" s="5" t="s">
         <v>607</v>
       </c>
       <c r="F597" s="6" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="598" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A598" s="5" t="s">
         <v>510</v>
@@ -18244,74 +18244,74 @@
       </c>
       <c r="D607" s="5" t="s">
         <v>601</v>
       </c>
       <c r="E607" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F607" s="6" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="608" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A608" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B608" s="5" t="s">
         <v>600</v>
       </c>
       <c r="C608" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D608" s="5" t="s">
         <v>603</v>
       </c>
       <c r="E608" s="5" t="s">
-        <v>173</v>
+        <v>623</v>
       </c>
       <c r="F608" s="6" t="s">
-        <v>19</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="609" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A609" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B609" s="5" t="s">
         <v>600</v>
       </c>
       <c r="C609" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D609" s="5" t="s">
         <v>603</v>
       </c>
       <c r="E609" s="5" t="s">
-        <v>623</v>
+        <v>173</v>
       </c>
       <c r="F609" s="6" t="s">
-        <v>1518</v>
+        <v>19</v>
       </c>
     </row>
     <row r="610" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A610" s="5" t="s">
         <v>510</v>
       </c>
       <c r="B610" s="5" t="s">
         <v>600</v>
       </c>
       <c r="C610" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D610" s="5" t="s">
         <v>624</v>
       </c>
       <c r="E610" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F610" s="6" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="611" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A611" s="5" t="s">
         <v>510</v>
@@ -19624,74 +19624,74 @@
       </c>
       <c r="D676" s="5" t="s">
         <v>703</v>
       </c>
       <c r="E676" s="5" t="s">
         <v>676</v>
       </c>
       <c r="F676" s="6" t="s">
         <v>1500</v>
       </c>
     </row>
     <row r="677" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A677" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B677" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="C677" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D677" s="5" t="s">
         <v>706</v>
       </c>
       <c r="E677" s="5" t="s">
-        <v>658</v>
+        <v>707</v>
       </c>
       <c r="F677" s="6" t="s">
-        <v>12</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="678" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A678" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B678" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="C678" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D678" s="5" t="s">
         <v>706</v>
       </c>
       <c r="E678" s="5" t="s">
-        <v>707</v>
+        <v>658</v>
       </c>
       <c r="F678" s="6" t="s">
-        <v>1522</v>
+        <v>12</v>
       </c>
     </row>
     <row r="679" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A679" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B679" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="C679" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D679" s="5" t="s">
         <v>704</v>
       </c>
       <c r="E679" s="5" t="s">
         <v>705</v>
       </c>
       <c r="F679" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="680" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A680" s="5" t="s">
         <v>632</v>
@@ -19764,74 +19764,74 @@
       </c>
       <c r="D683" s="5" t="s">
         <v>710</v>
       </c>
       <c r="E683" s="5" t="s">
         <v>658</v>
       </c>
       <c r="F683" s="6" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="684" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A684" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B684" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="C684" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D684" s="5" t="s">
         <v>711</v>
       </c>
       <c r="E684" s="5" t="s">
-        <v>712</v>
+        <v>687</v>
       </c>
       <c r="F684" s="6" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row r="685" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A685" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B685" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="C685" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D685" s="5" t="s">
         <v>711</v>
       </c>
       <c r="E685" s="5" t="s">
-        <v>687</v>
+        <v>712</v>
       </c>
       <c r="F685" s="6" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
     </row>
     <row r="686" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A686" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B686" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="C686" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D686" s="5" t="s">
         <v>713</v>
       </c>
       <c r="E686" s="5" t="s">
         <v>699</v>
       </c>
       <c r="F686" s="6" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="687" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A687" s="5" t="s">
         <v>632</v>
@@ -19924,74 +19924,74 @@
       </c>
       <c r="D691" s="5" t="s">
         <v>653</v>
       </c>
       <c r="E691" s="5" t="s">
         <v>654</v>
       </c>
       <c r="F691" s="6" t="s">
         <v>1526</v>
       </c>
     </row>
     <row r="692" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A692" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B692" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="C692" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D692" s="5" t="s">
         <v>681</v>
       </c>
       <c r="E692" s="5" t="s">
-        <v>717</v>
+        <v>682</v>
       </c>
       <c r="F692" s="6" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="693" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A693" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B693" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="C693" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D693" s="5" t="s">
         <v>681</v>
       </c>
       <c r="E693" s="5" t="s">
-        <v>682</v>
+        <v>717</v>
       </c>
       <c r="F693" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="694" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A694" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B694" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="C694" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D694" s="5" t="s">
         <v>681</v>
       </c>
       <c r="E694" s="5" t="s">
         <v>718</v>
       </c>
       <c r="F694" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="695" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A695" s="5" t="s">
         <v>632</v>
@@ -20487,71 +20487,71 @@
       </c>
       <c r="E719" s="5" t="s">
         <v>654</v>
       </c>
       <c r="F719" s="6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="720" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A720" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B720" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="C720" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D720" s="5" t="s">
         <v>739</v>
       </c>
       <c r="E720" s="5" t="s">
         <v>740</v>
       </c>
       <c r="F720" s="6" t="s">
-        <v>145</v>
+        <v>615</v>
       </c>
     </row>
     <row r="721" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A721" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B721" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="C721" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D721" s="5" t="s">
         <v>739</v>
       </c>
       <c r="E721" s="5" t="s">
         <v>740</v>
       </c>
       <c r="F721" s="6" t="s">
-        <v>615</v>
+        <v>145</v>
       </c>
     </row>
     <row r="722" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A722" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B722" s="5" t="s">
         <v>1690</v>
       </c>
       <c r="C722" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D722" s="5" t="s">
         <v>670</v>
       </c>
       <c r="E722" s="5" t="s">
         <v>671</v>
       </c>
       <c r="F722" s="6" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="723" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A723" s="5" t="s">
         <v>632</v>
@@ -20724,214 +20724,214 @@
       </c>
       <c r="D731" s="5" t="s">
         <v>752</v>
       </c>
       <c r="E731" s="5" t="s">
         <v>697</v>
       </c>
       <c r="F731" s="6" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="732" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A732" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B732" s="5" t="s">
         <v>1727</v>
       </c>
       <c r="C732" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D732" s="5" t="s">
         <v>755</v>
       </c>
       <c r="E732" s="5" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F732" s="6" t="s">
-        <v>268</v>
+        <v>12</v>
       </c>
     </row>
     <row r="733" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A733" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B733" s="5" t="s">
         <v>1727</v>
       </c>
       <c r="C733" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D733" s="5" t="s">
         <v>755</v>
       </c>
       <c r="E733" s="5" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="F733" s="6" t="s">
-        <v>12</v>
+        <v>268</v>
       </c>
     </row>
     <row r="734" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A734" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B734" s="5" t="s">
         <v>1727</v>
       </c>
       <c r="C734" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D734" s="5" t="s">
         <v>758</v>
       </c>
       <c r="E734" s="5" t="s">
-        <v>649</v>
+        <v>759</v>
       </c>
       <c r="F734" s="6" t="s">
-        <v>1534</v>
+        <v>53</v>
       </c>
     </row>
     <row r="735" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A735" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B735" s="5" t="s">
         <v>1727</v>
       </c>
       <c r="C735" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D735" s="5" t="s">
         <v>758</v>
       </c>
       <c r="E735" s="5" t="s">
-        <v>759</v>
+        <v>649</v>
       </c>
       <c r="F735" s="6" t="s">
-        <v>53</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="736" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A736" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B736" s="5" t="s">
         <v>1727</v>
       </c>
       <c r="C736" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D736" s="5" t="s">
         <v>762</v>
       </c>
       <c r="E736" s="5" t="s">
         <v>643</v>
       </c>
       <c r="F736" s="6" t="s">
-        <v>1536</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="737" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A737" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B737" s="5" t="s">
         <v>1727</v>
       </c>
       <c r="C737" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D737" s="5" t="s">
         <v>762</v>
       </c>
       <c r="E737" s="5" t="s">
         <v>643</v>
       </c>
       <c r="F737" s="6" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="738" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A738" s="5" t="s">
         <v>632</v>
       </c>
       <c r="B738" s="5" t="s">
         <v>1727</v>
       </c>
       <c r="C738" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D738" s="5" t="s">
         <v>760</v>
       </c>
       <c r="E738" s="5" t="s">
         <v>761</v>
       </c>
       <c r="F738" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="739" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A739" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B739" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="C739" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D739" s="5" t="s">
         <v>806</v>
       </c>
       <c r="E739" s="5" t="s">
-        <v>100</v>
+        <v>807</v>
       </c>
       <c r="F739" s="6" t="s">
-        <v>1539</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="740" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A740" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B740" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="C740" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D740" s="5" t="s">
         <v>806</v>
       </c>
       <c r="E740" s="5" t="s">
-        <v>807</v>
+        <v>100</v>
       </c>
       <c r="F740" s="6" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="741" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A741" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B741" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="C741" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D741" s="5" t="s">
         <v>808</v>
       </c>
       <c r="E741" s="5" t="s">
         <v>809</v>
       </c>
       <c r="F741" s="6" t="s">
         <v>1518</v>
       </c>
     </row>
     <row r="742" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A742" s="5" t="s">
         <v>763</v>
@@ -21204,74 +21204,74 @@
       </c>
       <c r="D755" s="5" t="s">
         <v>825</v>
       </c>
       <c r="E755" s="5" t="s">
         <v>824</v>
       </c>
       <c r="F755" s="6" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="756" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A756" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B756" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="C756" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D756" s="5" t="s">
         <v>826</v>
       </c>
       <c r="E756" s="5" t="s">
-        <v>827</v>
+        <v>100</v>
       </c>
       <c r="F756" s="6" t="s">
-        <v>1538</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="757" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A757" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B757" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="C757" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D757" s="5" t="s">
         <v>826</v>
       </c>
       <c r="E757" s="5" t="s">
-        <v>100</v>
+        <v>827</v>
       </c>
       <c r="F757" s="6" t="s">
-        <v>1545</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="758" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A758" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B758" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="C758" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D758" s="5" t="s">
         <v>828</v>
       </c>
       <c r="E758" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F758" s="6" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="759" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A759" s="5" t="s">
         <v>763</v>
@@ -21344,74 +21344,74 @@
       </c>
       <c r="D762" s="5" t="s">
         <v>830</v>
       </c>
       <c r="E762" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F762" s="6" t="s">
         <v>1546</v>
       </c>
     </row>
     <row r="763" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A763" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B763" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="C763" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D763" s="5" t="s">
         <v>806</v>
       </c>
       <c r="E763" s="5" t="s">
-        <v>100</v>
+        <v>807</v>
       </c>
       <c r="F763" s="6" t="s">
-        <v>1539</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="764" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A764" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B764" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="C764" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D764" s="5" t="s">
         <v>806</v>
       </c>
       <c r="E764" s="5" t="s">
-        <v>807</v>
+        <v>100</v>
       </c>
       <c r="F764" s="6" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="765" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A765" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B765" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="C765" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D765" s="5" t="s">
         <v>808</v>
       </c>
       <c r="E765" s="5" t="s">
         <v>809</v>
       </c>
       <c r="F765" s="6" t="s">
         <v>1518</v>
       </c>
     </row>
     <row r="766" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A766" s="5" t="s">
         <v>763</v>
@@ -21564,74 +21564,74 @@
       </c>
       <c r="D773" s="5" t="s">
         <v>838</v>
       </c>
       <c r="E773" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F773" s="6" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="774" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A774" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B774" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="C774" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D774" s="5" t="s">
         <v>815</v>
       </c>
       <c r="E774" s="5" t="s">
-        <v>86</v>
+        <v>840</v>
       </c>
       <c r="F774" s="6" t="s">
-        <v>816</v>
+        <v>841</v>
       </c>
     </row>
     <row r="775" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A775" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B775" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="C775" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D775" s="5" t="s">
         <v>815</v>
       </c>
       <c r="E775" s="5" t="s">
-        <v>840</v>
+        <v>86</v>
       </c>
       <c r="F775" s="6" t="s">
-        <v>841</v>
+        <v>816</v>
       </c>
     </row>
     <row r="776" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A776" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B776" s="5" t="s">
         <v>1699</v>
       </c>
       <c r="C776" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D776" s="5" t="s">
         <v>817</v>
       </c>
       <c r="E776" s="5" t="s">
         <v>842</v>
       </c>
       <c r="F776" s="6" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="777" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A777" s="5" t="s">
         <v>763</v>
@@ -22144,74 +22144,74 @@
       </c>
       <c r="D802" s="5" t="s">
         <v>777</v>
       </c>
       <c r="E802" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F802" s="6" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="803" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A803" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B803" s="5" t="s">
         <v>1722</v>
       </c>
       <c r="C803" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D803" s="5" t="s">
         <v>779</v>
       </c>
       <c r="E803" s="5" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F803" s="6" t="s">
-        <v>24</v>
+        <v>309</v>
       </c>
     </row>
     <row r="804" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A804" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B804" s="5" t="s">
         <v>1722</v>
       </c>
       <c r="C804" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D804" s="5" t="s">
         <v>779</v>
       </c>
       <c r="E804" s="5" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="F804" s="6" t="s">
-        <v>309</v>
+        <v>24</v>
       </c>
     </row>
     <row r="805" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A805" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B805" s="5" t="s">
         <v>1722</v>
       </c>
       <c r="C805" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D805" s="5" t="s">
         <v>782</v>
       </c>
       <c r="E805" s="5" t="s">
         <v>783</v>
       </c>
       <c r="F805" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="806" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A806" s="5" t="s">
         <v>763</v>
@@ -22444,94 +22444,94 @@
       </c>
       <c r="D817" s="5" t="s">
         <v>793</v>
       </c>
       <c r="E817" s="5" t="s">
         <v>795</v>
       </c>
       <c r="F817" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="818" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A818" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B818" s="5" t="s">
         <v>1722</v>
       </c>
       <c r="C818" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D818" s="5" t="s">
         <v>798</v>
       </c>
       <c r="E818" s="5" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="F818" s="6" t="s">
-        <v>89</v>
+        <v>615</v>
       </c>
     </row>
     <row r="819" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A819" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B819" s="5" t="s">
         <v>1722</v>
       </c>
       <c r="C819" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D819" s="5" t="s">
         <v>798</v>
       </c>
       <c r="E819" s="5" t="s">
-        <v>800</v>
+        <v>18</v>
       </c>
       <c r="F819" s="6" t="s">
-        <v>615</v>
+        <v>12</v>
       </c>
     </row>
     <row r="820" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A820" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B820" s="5" t="s">
         <v>1722</v>
       </c>
       <c r="C820" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D820" s="5" t="s">
         <v>798</v>
       </c>
       <c r="E820" s="5" t="s">
-        <v>18</v>
+        <v>799</v>
       </c>
       <c r="F820" s="6" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
     </row>
     <row r="821" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A821" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B821" s="5" t="s">
         <v>1722</v>
       </c>
       <c r="C821" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D821" s="5" t="s">
         <v>772</v>
       </c>
       <c r="E821" s="5" t="s">
         <v>801</v>
       </c>
       <c r="F821" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="822" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A822" s="5" t="s">
         <v>763</v>
@@ -22684,74 +22684,74 @@
       </c>
       <c r="D829" s="5" t="s">
         <v>850</v>
       </c>
       <c r="E829" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F829" s="6" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="830" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A830" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B830" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C830" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D830" s="5" t="s">
         <v>929</v>
       </c>
       <c r="E830" s="5" t="s">
-        <v>43</v>
+        <v>903</v>
       </c>
       <c r="F830" s="6" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
     </row>
     <row r="831" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A831" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B831" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C831" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D831" s="5" t="s">
         <v>929</v>
       </c>
       <c r="E831" s="5" t="s">
-        <v>903</v>
+        <v>43</v>
       </c>
       <c r="F831" s="6" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
     </row>
     <row r="832" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A832" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B832" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C832" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D832" s="5" t="s">
         <v>851</v>
       </c>
       <c r="E832" s="5" t="s">
         <v>852</v>
       </c>
       <c r="F832" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="833" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A833" s="5" t="s">
         <v>763</v>
@@ -22784,74 +22784,74 @@
       </c>
       <c r="D834" s="5" t="s">
         <v>859</v>
       </c>
       <c r="E834" s="5" t="s">
         <v>860</v>
       </c>
       <c r="F834" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="835" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A835" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B835" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C835" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D835" s="5" t="s">
         <v>853</v>
       </c>
       <c r="E835" s="5" t="s">
-        <v>381</v>
+        <v>854</v>
       </c>
       <c r="F835" s="6" t="s">
-        <v>855</v>
+        <v>19</v>
       </c>
     </row>
     <row r="836" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A836" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B836" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C836" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D836" s="5" t="s">
         <v>853</v>
       </c>
       <c r="E836" s="5" t="s">
-        <v>854</v>
+        <v>381</v>
       </c>
       <c r="F836" s="6" t="s">
-        <v>19</v>
+        <v>855</v>
       </c>
     </row>
     <row r="837" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A837" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B837" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C837" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D837" s="5" t="s">
         <v>835</v>
       </c>
       <c r="E837" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F837" s="6" t="s">
         <v>1531</v>
       </c>
     </row>
     <row r="838" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A838" s="5" t="s">
         <v>763</v>
@@ -23084,74 +23084,74 @@
       </c>
       <c r="D849" s="5" t="s">
         <v>877</v>
       </c>
       <c r="E849" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F849" s="6" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="850" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A850" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B850" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C850" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D850" s="5" t="s">
         <v>878</v>
       </c>
       <c r="E850" s="5" t="s">
-        <v>23</v>
+        <v>880</v>
       </c>
       <c r="F850" s="6" t="s">
-        <v>879</v>
+        <v>155</v>
       </c>
     </row>
     <row r="851" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A851" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B851" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C851" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D851" s="5" t="s">
         <v>878</v>
       </c>
       <c r="E851" s="5" t="s">
-        <v>880</v>
+        <v>23</v>
       </c>
       <c r="F851" s="6" t="s">
-        <v>155</v>
+        <v>879</v>
       </c>
     </row>
     <row r="852" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A852" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B852" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C852" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D852" s="5" t="s">
         <v>881</v>
       </c>
       <c r="E852" s="5" t="s">
         <v>882</v>
       </c>
       <c r="F852" s="6" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="853" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A853" s="5" t="s">
         <v>763</v>
@@ -23207,71 +23207,71 @@
       </c>
       <c r="E855" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F855" s="6" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="856" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A856" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B856" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C856" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D856" s="5" t="s">
         <v>886</v>
       </c>
       <c r="E856" s="5" t="s">
         <v>358</v>
       </c>
       <c r="F856" s="6" t="s">
-        <v>889</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="857" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A857" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B857" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C857" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D857" s="5" t="s">
         <v>886</v>
       </c>
       <c r="E857" s="5" t="s">
         <v>358</v>
       </c>
       <c r="F857" s="6" t="s">
-        <v>1547</v>
+        <v>889</v>
       </c>
     </row>
     <row r="858" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A858" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B858" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C858" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D858" s="5" t="s">
         <v>886</v>
       </c>
       <c r="E858" s="5" t="s">
         <v>887</v>
       </c>
       <c r="F858" s="6" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="859" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A859" s="5" t="s">
         <v>763</v>
@@ -23307,71 +23307,71 @@
       </c>
       <c r="E860" s="5" t="s">
         <v>891</v>
       </c>
       <c r="F860" s="6" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="861" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A861" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B861" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C861" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D861" s="5" t="s">
         <v>895</v>
       </c>
       <c r="E861" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F861" s="6" t="s">
-        <v>897</v>
+        <v>131</v>
       </c>
     </row>
     <row r="862" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A862" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B862" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C862" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D862" s="5" t="s">
         <v>895</v>
       </c>
       <c r="E862" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F862" s="6" t="s">
-        <v>131</v>
+        <v>897</v>
       </c>
     </row>
     <row r="863" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A863" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B863" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C863" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D863" s="5" t="s">
         <v>898</v>
       </c>
       <c r="E863" s="5" t="s">
         <v>899</v>
       </c>
       <c r="F863" s="6" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="864" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A864" s="5" t="s">
         <v>763</v>
@@ -23544,74 +23544,74 @@
       </c>
       <c r="D872" s="5" t="s">
         <v>911</v>
       </c>
       <c r="E872" s="5" t="s">
         <v>392</v>
       </c>
       <c r="F872" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="873" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A873" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B873" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C873" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D873" s="5" t="s">
         <v>913</v>
       </c>
       <c r="E873" s="5" t="s">
-        <v>765</v>
+        <v>84</v>
       </c>
       <c r="F873" s="6" t="s">
-        <v>24</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="874" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A874" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B874" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C874" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D874" s="5" t="s">
         <v>913</v>
       </c>
       <c r="E874" s="5" t="s">
-        <v>84</v>
+        <v>765</v>
       </c>
       <c r="F874" s="6" t="s">
-        <v>1518</v>
+        <v>24</v>
       </c>
     </row>
     <row r="875" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A875" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B875" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C875" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D875" s="5" t="s">
         <v>914</v>
       </c>
       <c r="E875" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F875" s="6" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="876" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A876" s="5" t="s">
         <v>763</v>
@@ -23787,71 +23787,71 @@
       </c>
       <c r="E884" s="5" t="s">
         <v>807</v>
       </c>
       <c r="F884" s="6" t="s">
         <v>1549</v>
       </c>
     </row>
     <row r="885" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A885" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B885" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C885" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D885" s="5" t="s">
         <v>923</v>
       </c>
       <c r="E885" s="5" t="s">
         <v>924</v>
       </c>
       <c r="F885" s="6" t="s">
-        <v>1550</v>
+        <v>185</v>
       </c>
     </row>
     <row r="886" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A886" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B886" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C886" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D886" s="5" t="s">
         <v>923</v>
       </c>
       <c r="E886" s="5" t="s">
         <v>924</v>
       </c>
       <c r="F886" s="6" t="s">
-        <v>185</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="887" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A887" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B887" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C887" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D887" s="5" t="s">
         <v>845</v>
       </c>
       <c r="E887" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F887" s="6" t="s">
         <v>1506</v>
       </c>
     </row>
     <row r="888" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A888" s="5" t="s">
         <v>763</v>
@@ -23867,51 +23867,51 @@
       </c>
       <c r="E888" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F888" s="6" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="889" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A889" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B889" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C889" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D889" s="5" t="s">
         <v>926</v>
       </c>
       <c r="E889" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F889" s="6" t="s">
-        <v>1552</v>
+        <v>554</v>
       </c>
     </row>
     <row r="890" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A890" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B890" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C890" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D890" s="5" t="s">
         <v>926</v>
       </c>
       <c r="E890" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F890" s="6" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="891" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A891" s="5" t="s">
         <v>763</v>
@@ -23927,51 +23927,51 @@
       </c>
       <c r="E891" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F891" s="6" t="s">
         <v>1551</v>
       </c>
     </row>
     <row r="892" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A892" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B892" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C892" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D892" s="5" t="s">
         <v>926</v>
       </c>
       <c r="E892" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F892" s="6" t="s">
-        <v>554</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="893" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A893" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B893" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C893" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D893" s="5" t="s">
         <v>927</v>
       </c>
       <c r="E893" s="5" t="s">
         <v>928</v>
       </c>
       <c r="F893" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="894" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A894" s="5" t="s">
         <v>763</v>
@@ -24244,214 +24244,214 @@
       </c>
       <c r="D907" s="5" t="s">
         <v>873</v>
       </c>
       <c r="E907" s="5" t="s">
         <v>865</v>
       </c>
       <c r="F907" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="908" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A908" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B908" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C908" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D908" s="5" t="s">
         <v>874</v>
       </c>
       <c r="E908" s="5" t="s">
-        <v>100</v>
+        <v>875</v>
       </c>
       <c r="F908" s="6" t="s">
-        <v>1554</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="909" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A909" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B909" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C909" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D909" s="5" t="s">
         <v>874</v>
       </c>
       <c r="E909" s="5" t="s">
-        <v>875</v>
+        <v>100</v>
       </c>
       <c r="F909" s="6" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="910" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A910" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B910" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C910" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D910" s="5" t="s">
         <v>836</v>
       </c>
       <c r="E910" s="5" t="s">
         <v>358</v>
       </c>
       <c r="F910" s="6" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="911" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A911" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B911" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C911" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D911" s="5" t="s">
         <v>877</v>
       </c>
       <c r="E911" s="5" t="s">
-        <v>936</v>
+        <v>43</v>
       </c>
       <c r="F911" s="6" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="912" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A912" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B912" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C912" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D912" s="5" t="s">
         <v>877</v>
       </c>
       <c r="E912" s="5" t="s">
-        <v>43</v>
+        <v>936</v>
       </c>
       <c r="F912" s="6" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="913" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A913" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B913" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C913" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D913" s="5" t="s">
         <v>878</v>
       </c>
       <c r="E913" s="5" t="s">
-        <v>23</v>
+        <v>1868</v>
       </c>
       <c r="F913" s="6" t="s">
-        <v>879</v>
+        <v>155</v>
       </c>
     </row>
     <row r="914" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A914" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B914" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C914" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D914" s="5" t="s">
         <v>878</v>
       </c>
       <c r="E914" s="5" t="s">
-        <v>1868</v>
+        <v>23</v>
       </c>
       <c r="F914" s="6" t="s">
-        <v>155</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="915" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A915" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B915" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C915" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D915" s="5" t="s">
         <v>878</v>
       </c>
       <c r="E915" s="5" t="s">
-        <v>880</v>
+        <v>23</v>
       </c>
       <c r="F915" s="6" t="s">
-        <v>1527</v>
+        <v>879</v>
       </c>
     </row>
     <row r="916" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A916" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B916" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C916" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D916" s="5" t="s">
         <v>878</v>
       </c>
       <c r="E916" s="5" t="s">
-        <v>23</v>
+        <v>880</v>
       </c>
       <c r="F916" s="6" t="s">
-        <v>1555</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="917" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A917" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B917" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C917" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D917" s="5" t="s">
         <v>881</v>
       </c>
       <c r="E917" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F917" s="6" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="918" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A918" s="5" t="s">
         <v>763</v>
@@ -24467,71 +24467,71 @@
       </c>
       <c r="E918" s="5" t="s">
         <v>381</v>
       </c>
       <c r="F918" s="6" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="919" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A919" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B919" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C919" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D919" s="5" t="s">
         <v>886</v>
       </c>
       <c r="E919" s="5" t="s">
         <v>358</v>
       </c>
       <c r="F919" s="6" t="s">
-        <v>889</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="920" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A920" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B920" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C920" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D920" s="5" t="s">
         <v>886</v>
       </c>
       <c r="E920" s="5" t="s">
         <v>358</v>
       </c>
       <c r="F920" s="6" t="s">
-        <v>1547</v>
+        <v>889</v>
       </c>
     </row>
     <row r="921" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A921" s="5" t="s">
         <v>763</v>
       </c>
       <c r="B921" s="5" t="s">
         <v>1700</v>
       </c>
       <c r="C921" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D921" s="5" t="s">
         <v>895</v>
       </c>
       <c r="E921" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F921" s="6" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="922" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A922" s="5" t="s">
         <v>763</v>
@@ -25004,74 +25004,74 @@
       </c>
       <c r="D945" s="5" t="s">
         <v>942</v>
       </c>
       <c r="E945" s="5" t="s">
         <v>943</v>
       </c>
       <c r="F945" s="6" t="s">
         <v>1533</v>
       </c>
     </row>
     <row r="946" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A946" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B946" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C946" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D946" s="5" t="s">
         <v>944</v>
       </c>
       <c r="E946" s="5" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="F946" s="6" t="s">
-        <v>1556</v>
+        <v>518</v>
       </c>
     </row>
     <row r="947" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A947" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B947" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C947" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D947" s="5" t="s">
         <v>944</v>
       </c>
       <c r="E947" s="5" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="F947" s="6" t="s">
-        <v>518</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="948" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A948" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B948" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C948" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D948" s="5" t="s">
         <v>947</v>
       </c>
       <c r="E948" s="5" t="s">
         <v>948</v>
       </c>
       <c r="F948" s="6" t="s">
         <v>1518</v>
       </c>
     </row>
     <row r="949" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A949" s="5" t="s">
         <v>940</v>
@@ -25184,114 +25184,114 @@
       </c>
       <c r="D954" s="5" t="s">
         <v>954</v>
       </c>
       <c r="E954" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F954" s="6" t="s">
         <v>1558</v>
       </c>
     </row>
     <row r="955" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A955" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B955" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C955" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D955" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E955" s="5" t="s">
-        <v>358</v>
+        <v>969</v>
       </c>
       <c r="F955" s="6" t="s">
-        <v>174</v>
+        <v>35</v>
       </c>
     </row>
     <row r="956" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A956" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B956" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C956" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D956" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E956" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F956" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="957" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A957" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B957" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C957" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D957" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E957" s="5" t="s">
-        <v>968</v>
+        <v>358</v>
       </c>
       <c r="F957" s="6" t="s">
-        <v>805</v>
+        <v>174</v>
       </c>
     </row>
     <row r="958" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A958" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B958" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C958" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D958" s="5" t="s">
         <v>967</v>
       </c>
       <c r="E958" s="5" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="F958" s="6" t="s">
-        <v>35</v>
+        <v>805</v>
       </c>
     </row>
     <row r="959" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A959" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B959" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C959" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D959" s="5" t="s">
         <v>955</v>
       </c>
       <c r="E959" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F959" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="960" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A960" s="5" t="s">
         <v>940</v>
@@ -25324,94 +25324,94 @@
       </c>
       <c r="D961" s="5" t="s">
         <v>957</v>
       </c>
       <c r="E961" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F961" s="6" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="962" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A962" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B962" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C962" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D962" s="5" t="s">
         <v>958</v>
       </c>
       <c r="E962" s="5" t="s">
-        <v>169</v>
+        <v>46</v>
       </c>
       <c r="F962" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="963" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A963" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B963" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C963" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D963" s="5" t="s">
         <v>958</v>
       </c>
       <c r="E963" s="5" t="s">
-        <v>959</v>
+        <v>169</v>
       </c>
       <c r="F963" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="964" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A964" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B964" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C964" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D964" s="5" t="s">
         <v>958</v>
       </c>
       <c r="E964" s="5" t="s">
-        <v>46</v>
+        <v>959</v>
       </c>
       <c r="F964" s="6" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
     </row>
     <row r="965" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A965" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B965" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C965" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D965" s="5" t="s">
         <v>944</v>
       </c>
       <c r="E965" s="5" t="s">
         <v>945</v>
       </c>
       <c r="F965" s="6" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="966" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A966" s="5" t="s">
         <v>940</v>
@@ -25484,194 +25484,194 @@
       </c>
       <c r="D969" s="5" t="s">
         <v>963</v>
       </c>
       <c r="E969" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F969" s="6" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="970" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A970" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B970" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C970" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D970" s="5" t="s">
         <v>1148</v>
       </c>
       <c r="E970" s="5" t="s">
-        <v>1149</v>
+        <v>383</v>
       </c>
       <c r="F970" s="6" t="s">
-        <v>1150</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="971" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A971" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B971" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C971" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D971" s="5" t="s">
         <v>1148</v>
       </c>
       <c r="E971" s="5" t="s">
-        <v>383</v>
+        <v>1149</v>
       </c>
       <c r="F971" s="6" t="s">
-        <v>1520</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="972" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A972" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B972" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C972" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D972" s="5" t="s">
         <v>1151</v>
       </c>
       <c r="E972" s="5" t="s">
         <v>148</v>
       </c>
       <c r="F972" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="973" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A973" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B973" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C973" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D973" s="5" t="s">
         <v>1151</v>
       </c>
       <c r="E973" s="5" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F973" s="6" t="s">
-        <v>1547</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="974" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A974" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B974" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C974" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D974" s="5" t="s">
         <v>1151</v>
       </c>
       <c r="E974" s="5" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F974" s="6" t="s">
-        <v>1525</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="975" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A975" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B975" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C975" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D975" s="5" t="s">
         <v>1151</v>
       </c>
       <c r="E975" s="5" t="s">
-        <v>1153</v>
+        <v>148</v>
       </c>
       <c r="F975" s="6" t="s">
-        <v>185</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="976" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A976" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B976" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C976" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D976" s="5" t="s">
         <v>1151</v>
       </c>
       <c r="E976" s="5" t="s">
-        <v>148</v>
+        <v>1154</v>
       </c>
       <c r="F976" s="6" t="s">
         <v>1525</v>
       </c>
     </row>
     <row r="977" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A977" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B977" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C977" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D977" s="5" t="s">
         <v>1151</v>
       </c>
       <c r="E977" s="5" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="F977" s="6" t="s">
-        <v>1520</v>
+        <v>185</v>
       </c>
     </row>
     <row r="978" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A978" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B978" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C978" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D978" s="5" t="s">
         <v>1156</v>
       </c>
       <c r="E978" s="5" t="s">
         <v>381</v>
       </c>
       <c r="F978" s="6" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="979" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A979" s="5" t="s">
         <v>940</v>
@@ -25764,94 +25764,94 @@
       </c>
       <c r="D983" s="5" t="s">
         <v>1162</v>
       </c>
       <c r="E983" s="5" t="s">
         <v>1163</v>
       </c>
       <c r="F983" s="6" t="s">
         <v>1566</v>
       </c>
     </row>
     <row r="984" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A984" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B984" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C984" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D984" s="5" t="s">
         <v>1591</v>
       </c>
       <c r="E984" s="5" t="s">
-        <v>62</v>
+        <v>1161</v>
       </c>
       <c r="F984" s="6" t="s">
-        <v>1541</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="985" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A985" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B985" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C985" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D985" s="5" t="s">
         <v>1591</v>
       </c>
       <c r="E985" s="5" t="s">
         <v>62</v>
       </c>
       <c r="F985" s="6" t="s">
-        <v>1513</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="986" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A986" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B986" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C986" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D986" s="5" t="s">
         <v>1591</v>
       </c>
       <c r="E986" s="5" t="s">
-        <v>1161</v>
+        <v>62</v>
       </c>
       <c r="F986" s="6" t="s">
-        <v>1570</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="987" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A987" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B987" s="5" t="s">
         <v>941</v>
       </c>
       <c r="C987" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D987" s="5" t="s">
         <v>1164</v>
       </c>
       <c r="E987" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F987" s="6" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="988" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A988" s="5" t="s">
         <v>940</v>
@@ -25944,74 +25944,74 @@
       </c>
       <c r="D992" s="5" t="s">
         <v>976</v>
       </c>
       <c r="E992" s="5" t="s">
         <v>977</v>
       </c>
       <c r="F992" s="6" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="993" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A993" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B993" s="5" t="s">
         <v>1719</v>
       </c>
       <c r="C993" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D993" s="5" t="s">
         <v>978</v>
       </c>
       <c r="E993" s="5" t="s">
-        <v>945</v>
+        <v>979</v>
       </c>
       <c r="F993" s="6" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
     </row>
     <row r="994" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A994" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B994" s="5" t="s">
         <v>1719</v>
       </c>
       <c r="C994" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D994" s="5" t="s">
         <v>978</v>
       </c>
       <c r="E994" s="5" t="s">
-        <v>979</v>
+        <v>945</v>
       </c>
       <c r="F994" s="6" t="s">
-        <v>12</v>
+        <v>155</v>
       </c>
     </row>
     <row r="995" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A995" s="5" t="s">
         <v>940</v>
       </c>
       <c r="B995" s="5" t="s">
         <v>1719</v>
       </c>
       <c r="C995" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D995" s="5" t="s">
         <v>980</v>
       </c>
       <c r="E995" s="5" t="s">
         <v>981</v>
       </c>
       <c r="F995" s="6" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="996" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A996" s="5" t="s">
         <v>940</v>
@@ -28364,154 +28364,154 @@
       </c>
       <c r="D1113" s="5" t="s">
         <v>1094</v>
       </c>
       <c r="E1113" s="5" t="s">
         <v>371</v>
       </c>
       <c r="F1113" s="6" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="1114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1114" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1114" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1114" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1114" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="E1114" s="5" t="s">
-        <v>1122</v>
+        <v>1607</v>
       </c>
       <c r="F1114" s="6" t="s">
-        <v>1609</v>
+        <v>53</v>
       </c>
     </row>
     <row r="1115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1115" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1115" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1115" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1115" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="E1115" s="5" t="s">
-        <v>373</v>
+        <v>1122</v>
       </c>
       <c r="F1115" s="6" t="s">
-        <v>30</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="1116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1116" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1116" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1116" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1116" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="E1116" s="5" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="F1116" s="6" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1117" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1117" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1117" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1117" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="E1117" s="5" t="s">
-        <v>1610</v>
+        <v>373</v>
       </c>
       <c r="F1117" s="6" t="s">
-        <v>1500</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1118" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1118" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1118" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1118" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="E1118" s="5" t="s">
         <v>1115</v>
       </c>
       <c r="F1118" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1119" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1119" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1119" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1119" s="5" t="s">
         <v>1121</v>
       </c>
       <c r="E1119" s="5" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="F1119" s="6" t="s">
-        <v>44</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="1120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1120" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1120" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1120" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1120" s="5" t="s">
         <v>1095</v>
       </c>
       <c r="E1120" s="5" t="s">
         <v>302</v>
       </c>
       <c r="F1120" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="1121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1121" s="5" t="s">
         <v>1037</v>
@@ -28627,71 +28627,71 @@
       </c>
       <c r="E1126" s="5" t="s">
         <v>945</v>
       </c>
       <c r="F1126" s="6" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="1127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1127" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1127" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1127" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1127" s="5" t="s">
         <v>1104</v>
       </c>
       <c r="E1127" s="5" t="s">
         <v>371</v>
       </c>
       <c r="F1127" s="6" t="s">
-        <v>30</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="1128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1128" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1128" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1128" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1128" s="5" t="s">
         <v>1104</v>
       </c>
       <c r="E1128" s="5" t="s">
         <v>371</v>
       </c>
       <c r="F1128" s="6" t="s">
-        <v>1371</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1129" s="5" t="s">
         <v>1037</v>
       </c>
       <c r="B1129" s="5" t="s">
         <v>1708</v>
       </c>
       <c r="C1129" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1129" s="5" t="s">
         <v>1105</v>
       </c>
       <c r="E1129" s="5" t="s">
         <v>262</v>
       </c>
       <c r="F1129" s="6" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="1130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1130" s="5" t="s">
         <v>1037</v>
@@ -29444,174 +29444,174 @@
       </c>
       <c r="D1167" s="5" t="s">
         <v>1091</v>
       </c>
       <c r="E1167" s="5" t="s">
         <v>1092</v>
       </c>
       <c r="F1167" s="6" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="1168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1168" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1168" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1168" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1168" s="5" t="s">
         <v>1187</v>
       </c>
       <c r="E1168" s="5" t="s">
-        <v>105</v>
+        <v>983</v>
       </c>
       <c r="F1168" s="6" t="s">
-        <v>747</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="1169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1169" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1169" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1169" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1169" s="5" t="s">
         <v>1187</v>
       </c>
       <c r="E1169" s="5" t="s">
-        <v>200</v>
+        <v>105</v>
       </c>
       <c r="F1169" s="6" t="s">
-        <v>1519</v>
+        <v>747</v>
       </c>
     </row>
     <row r="1170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1170" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1170" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1170" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1170" s="5" t="s">
         <v>1187</v>
       </c>
       <c r="E1170" s="5" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="F1170" s="6" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
     </row>
     <row r="1171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1171" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1171" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1171" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1171" s="5" t="s">
         <v>1187</v>
       </c>
       <c r="E1171" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F1171" s="6" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="1172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1172" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1172" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1172" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1172" s="5" t="s">
         <v>1187</v>
       </c>
       <c r="E1172" s="5" t="s">
-        <v>983</v>
+        <v>1188</v>
       </c>
       <c r="F1172" s="6" t="s">
-        <v>1556</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1173" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1173" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1173" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1173" s="5" t="s">
         <v>1187</v>
       </c>
       <c r="E1173" s="5" t="s">
-        <v>1190</v>
+        <v>200</v>
       </c>
       <c r="F1173" s="6" t="s">
-        <v>181</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="1174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1174" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1174" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1174" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1174" s="5" t="s">
         <v>1187</v>
       </c>
       <c r="E1174" s="5" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="F1174" s="6" t="s">
-        <v>89</v>
+        <v>181</v>
       </c>
     </row>
     <row r="1175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1175" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1175" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1175" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1175" s="5" t="s">
         <v>1191</v>
       </c>
       <c r="E1175" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="F1175" s="6" t="s">
         <v>1573</v>
       </c>
     </row>
     <row r="1176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1176" s="5" t="s">
         <v>1124</v>
@@ -29624,154 +29624,154 @@
       </c>
       <c r="D1176" s="5" t="s">
         <v>1191</v>
       </c>
       <c r="E1176" s="5" t="s">
         <v>1192</v>
       </c>
       <c r="F1176" s="6" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="1177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1177" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1177" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1177" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1177" s="5" t="s">
         <v>1194</v>
       </c>
       <c r="E1177" s="5" t="s">
-        <v>323</v>
+        <v>1195</v>
       </c>
       <c r="F1177" s="6" t="s">
-        <v>615</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="1178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1178" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1178" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1178" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1178" s="5" t="s">
         <v>1194</v>
       </c>
       <c r="E1178" s="5" t="s">
-        <v>69</v>
+        <v>323</v>
       </c>
       <c r="F1178" s="6" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="1179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1179" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1179" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1179" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1179" s="5" t="s">
         <v>1194</v>
       </c>
       <c r="E1179" s="5" t="s">
-        <v>1195</v>
+        <v>69</v>
       </c>
       <c r="F1179" s="6" t="s">
-        <v>1566</v>
+        <v>615</v>
       </c>
     </row>
     <row r="1180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1180" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1180" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1180" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1180" s="5" t="s">
         <v>1196</v>
       </c>
       <c r="E1180" s="5" t="s">
         <v>1189</v>
       </c>
       <c r="F1180" s="6" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="1181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1181" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1181" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1181" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1181" s="5" t="s">
         <v>1197</v>
       </c>
       <c r="E1181" s="5" t="s">
-        <v>882</v>
+        <v>1198</v>
       </c>
       <c r="F1181" s="6" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1182" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1182" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1182" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1182" s="5" t="s">
         <v>1197</v>
       </c>
       <c r="E1182" s="5" t="s">
-        <v>1198</v>
+        <v>882</v>
       </c>
       <c r="F1182" s="6" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1183" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1183" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1183" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1183" s="5" t="s">
         <v>1199</v>
       </c>
       <c r="E1183" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F1183" s="6" t="s">
         <v>1531</v>
       </c>
     </row>
     <row r="1184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1184" s="5" t="s">
         <v>1124</v>
@@ -29784,74 +29784,74 @@
       </c>
       <c r="D1184" s="5" t="s">
         <v>1199</v>
       </c>
       <c r="E1184" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F1184" s="6" t="s">
         <v>1517</v>
       </c>
     </row>
     <row r="1185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1185" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1185" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1185" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1185" s="5" t="s">
         <v>1200</v>
       </c>
       <c r="E1185" s="5" t="s">
-        <v>8</v>
+        <v>1201</v>
       </c>
       <c r="F1185" s="6" t="s">
-        <v>264</v>
+        <v>47</v>
       </c>
     </row>
     <row r="1186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1186" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1186" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1186" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1186" s="5" t="s">
         <v>1200</v>
       </c>
       <c r="E1186" s="5" t="s">
-        <v>1201</v>
+        <v>8</v>
       </c>
       <c r="F1186" s="6" t="s">
-        <v>47</v>
+        <v>264</v>
       </c>
     </row>
     <row r="1187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1187" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1187" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1187" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1187" s="5" t="s">
         <v>1202</v>
       </c>
       <c r="E1187" s="5" t="s">
         <v>882</v>
       </c>
       <c r="F1187" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="1188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1188" s="5" t="s">
         <v>1124</v>
@@ -29924,74 +29924,74 @@
       </c>
       <c r="D1191" s="5" t="s">
         <v>1205</v>
       </c>
       <c r="E1191" s="5" t="s">
         <v>450</v>
       </c>
       <c r="F1191" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="1192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1192" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1192" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1192" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1192" s="5" t="s">
         <v>1206</v>
       </c>
       <c r="E1192" s="5" t="s">
-        <v>1208</v>
+        <v>105</v>
       </c>
       <c r="F1192" s="6" t="s">
-        <v>1100</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="1193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1193" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1193" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1193" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1193" s="5" t="s">
         <v>1206</v>
       </c>
       <c r="E1193" s="5" t="s">
-        <v>105</v>
+        <v>1208</v>
       </c>
       <c r="F1193" s="6" t="s">
-        <v>1207</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="1194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1194" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1194" s="5" t="s">
         <v>1701</v>
       </c>
       <c r="C1194" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1194" s="5" t="s">
         <v>1206</v>
       </c>
       <c r="E1194" s="5" t="s">
         <v>103</v>
       </c>
       <c r="F1194" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1195" s="5" t="s">
         <v>1124</v>
@@ -30224,94 +30224,94 @@
       </c>
       <c r="D1206" s="5" t="s">
         <v>1180</v>
       </c>
       <c r="E1206" s="5" t="s">
         <v>1181</v>
       </c>
       <c r="F1206" s="6" t="s">
         <v>1572</v>
       </c>
     </row>
     <row r="1207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1207" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1207" s="5" t="s">
         <v>1721</v>
       </c>
       <c r="C1207" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1207" s="5" t="s">
         <v>1182</v>
       </c>
       <c r="E1207" s="5" t="s">
-        <v>138</v>
+        <v>1183</v>
       </c>
       <c r="F1207" s="6" t="s">
-        <v>1184</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="1208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1208" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1208" s="5" t="s">
         <v>1721</v>
       </c>
       <c r="C1208" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1208" s="5" t="s">
         <v>1182</v>
       </c>
       <c r="E1208" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F1208" s="6" t="s">
         <v>1543</v>
       </c>
     </row>
     <row r="1209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1209" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1209" s="5" t="s">
         <v>1721</v>
       </c>
       <c r="C1209" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1209" s="5" t="s">
         <v>1182</v>
       </c>
       <c r="E1209" s="5" t="s">
-        <v>1183</v>
+        <v>138</v>
       </c>
       <c r="F1209" s="6" t="s">
-        <v>1566</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="1210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1210" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1210" s="5" t="s">
         <v>1721</v>
       </c>
       <c r="C1210" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1210" s="5" t="s">
         <v>1185</v>
       </c>
       <c r="E1210" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F1210" s="6" t="s">
         <v>1535</v>
       </c>
     </row>
     <row r="1211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1211" s="5" t="s">
         <v>1124</v>
@@ -30324,94 +30324,94 @@
       </c>
       <c r="D1211" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="E1211" s="5" t="s">
         <v>150</v>
       </c>
       <c r="F1211" s="6" t="s">
         <v>1535</v>
       </c>
     </row>
     <row r="1212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1212" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1212" s="5" t="s">
         <v>1721</v>
       </c>
       <c r="C1212" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1212" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="E1212" s="5" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="F1212" s="6" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="1213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1213" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1213" s="5" t="s">
         <v>1721</v>
       </c>
       <c r="C1213" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1213" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="E1213" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F1213" s="6" t="s">
         <v>1509</v>
       </c>
     </row>
     <row r="1214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1214" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1214" s="5" t="s">
         <v>1721</v>
       </c>
       <c r="C1214" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1214" s="5" t="s">
         <v>1186</v>
       </c>
       <c r="E1214" s="5" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="F1214" s="6" t="s">
-        <v>1535</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="1215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1215" s="5" t="s">
         <v>1124</v>
       </c>
       <c r="B1215" s="5" t="s">
         <v>1721</v>
       </c>
       <c r="C1215" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1215" s="5" t="s">
         <v>1173</v>
       </c>
       <c r="E1215" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F1215" s="6" t="s">
         <v>1520</v>
       </c>
     </row>
     <row r="1216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1216" s="5" t="s">
         <v>1124</v>
@@ -31264,74 +31264,74 @@
       </c>
       <c r="D1258" s="5" t="s">
         <v>1252</v>
       </c>
       <c r="E1258" s="5" t="s">
         <v>780</v>
       </c>
       <c r="F1258" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1259" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="B1259" s="5" t="s">
         <v>1702</v>
       </c>
       <c r="C1259" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1259" s="5" t="s">
         <v>1253</v>
       </c>
       <c r="E1259" s="5" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="F1259" s="6" t="s">
-        <v>26</v>
+        <v>413</v>
       </c>
     </row>
     <row r="1260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1260" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="B1260" s="5" t="s">
         <v>1702</v>
       </c>
       <c r="C1260" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1260" s="5" t="s">
         <v>1253</v>
       </c>
       <c r="E1260" s="5" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="F1260" s="6" t="s">
-        <v>413</v>
+        <v>26</v>
       </c>
     </row>
     <row r="1261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1261" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="B1261" s="5" t="s">
         <v>1702</v>
       </c>
       <c r="C1261" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1261" s="5" t="s">
         <v>1677</v>
       </c>
       <c r="E1261" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F1261" s="6" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="1262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1262" s="5" t="s">
         <v>1210</v>
@@ -32024,74 +32024,74 @@
       </c>
       <c r="D1296" s="5" t="s">
         <v>1229</v>
       </c>
       <c r="E1296" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F1296" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1297" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="B1297" s="5" t="s">
         <v>1691</v>
       </c>
       <c r="C1297" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1297" s="5" t="s">
         <v>1230</v>
       </c>
       <c r="E1297" s="5" t="s">
-        <v>1277</v>
+        <v>138</v>
       </c>
       <c r="F1297" s="6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1298" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="B1298" s="5" t="s">
         <v>1691</v>
       </c>
       <c r="C1298" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1298" s="5" t="s">
         <v>1230</v>
       </c>
       <c r="E1298" s="5" t="s">
-        <v>138</v>
+        <v>1277</v>
       </c>
       <c r="F1298" s="6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1299" s="5" t="s">
         <v>1210</v>
       </c>
       <c r="B1299" s="5" t="s">
         <v>1691</v>
       </c>
       <c r="C1299" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1299" s="5" t="s">
         <v>1232</v>
       </c>
       <c r="E1299" s="5" t="s">
         <v>1233</v>
       </c>
       <c r="F1299" s="6" t="s">
         <v>1234</v>
       </c>
     </row>
     <row r="1300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1300" s="5" t="s">
         <v>1210</v>
@@ -32344,74 +32344,74 @@
       </c>
       <c r="D1312" s="5" t="s">
         <v>1275</v>
       </c>
       <c r="E1312" s="5" t="s">
         <v>1276</v>
       </c>
       <c r="F1312" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="1313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1313" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1313" s="5" t="s">
         <v>1284</v>
       </c>
       <c r="C1313" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1313" s="5" t="s">
         <v>1285</v>
       </c>
       <c r="E1313" s="5" t="s">
-        <v>1135</v>
+        <v>1357</v>
       </c>
       <c r="F1313" s="6" t="s">
-        <v>70</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1314" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1314" s="5" t="s">
         <v>1284</v>
       </c>
       <c r="C1314" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1314" s="5" t="s">
         <v>1285</v>
       </c>
       <c r="E1314" s="5" t="s">
-        <v>1357</v>
+        <v>1135</v>
       </c>
       <c r="F1314" s="6" t="s">
-        <v>12</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1315" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1315" s="5" t="s">
         <v>1284</v>
       </c>
       <c r="C1315" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1315" s="5" t="s">
         <v>1286</v>
       </c>
       <c r="E1315" s="5" t="s">
         <v>1287</v>
       </c>
       <c r="F1315" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="1316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1316" s="5" t="s">
         <v>1283</v>
@@ -32724,71 +32724,71 @@
       </c>
       <c r="D1331" s="5" t="s">
         <v>1642</v>
       </c>
       <c r="E1331" s="5" t="s">
         <v>1300</v>
       </c>
       <c r="F1331" s="6" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="1332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1332" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1332" s="5" t="s">
         <v>1629</v>
       </c>
       <c r="C1332" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1332" s="5" t="s">
         <v>1644</v>
       </c>
       <c r="E1332" s="5" t="s">
-        <v>1300</v>
+        <v>1645</v>
       </c>
       <c r="F1332" s="6" t="s">
         <v>1576</v>
       </c>
     </row>
     <row r="1333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1333" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1333" s="5" t="s">
         <v>1629</v>
       </c>
       <c r="C1333" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1333" s="5" t="s">
         <v>1644</v>
       </c>
       <c r="E1333" s="5" t="s">
-        <v>1645</v>
+        <v>1300</v>
       </c>
       <c r="F1333" s="6" t="s">
         <v>1576</v>
       </c>
     </row>
     <row r="1334" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1334" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1334" s="5" t="s">
         <v>1629</v>
       </c>
       <c r="C1334" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1334" s="5" t="s">
         <v>1643</v>
       </c>
       <c r="E1334" s="5" t="s">
         <v>643</v>
       </c>
       <c r="F1334" s="6" t="s">
         <v>1516</v>
       </c>
     </row>
@@ -33284,71 +33284,71 @@
       </c>
       <c r="D1359" s="5" t="s">
         <v>1642</v>
       </c>
       <c r="E1359" s="5" t="s">
         <v>1670</v>
       </c>
       <c r="F1359" s="6" t="s">
         <v>1568</v>
       </c>
     </row>
     <row r="1360" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1360" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1360" s="5" t="s">
         <v>1629</v>
       </c>
       <c r="C1360" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1360" s="5" t="s">
         <v>1644</v>
       </c>
       <c r="E1360" s="5" t="s">
-        <v>1670</v>
+        <v>1645</v>
       </c>
       <c r="F1360" s="6" t="s">
         <v>1576</v>
       </c>
     </row>
     <row r="1361" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1361" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1361" s="5" t="s">
         <v>1629</v>
       </c>
       <c r="C1361" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1361" s="5" t="s">
         <v>1644</v>
       </c>
       <c r="E1361" s="5" t="s">
-        <v>1645</v>
+        <v>1670</v>
       </c>
       <c r="F1361" s="6" t="s">
         <v>1576</v>
       </c>
     </row>
     <row r="1362" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1362" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1362" s="5" t="s">
         <v>1629</v>
       </c>
       <c r="C1362" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1362" s="5" t="s">
         <v>1643</v>
       </c>
       <c r="E1362" s="5" t="s">
         <v>643</v>
       </c>
       <c r="F1362" s="6" t="s">
         <v>1516</v>
       </c>
     </row>
@@ -34004,74 +34004,74 @@
       </c>
       <c r="D1395" s="5" t="s">
         <v>1784</v>
       </c>
       <c r="E1395" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F1395" s="6" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="1396" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1396" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1396" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1396" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1396" s="5" t="s">
         <v>1785</v>
       </c>
       <c r="E1396" s="5" t="s">
-        <v>780</v>
+        <v>1786</v>
       </c>
       <c r="F1396" s="6" t="s">
-        <v>1787</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1397" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1397" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1397" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1397" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1397" s="5" t="s">
         <v>1785</v>
       </c>
       <c r="E1397" s="5" t="s">
-        <v>1786</v>
+        <v>780</v>
       </c>
       <c r="F1397" s="6" t="s">
-        <v>4</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="1398" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1398" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1398" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1398" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1398" s="5" t="s">
         <v>1788</v>
       </c>
       <c r="E1398" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F1398" s="6" t="s">
         <v>1789</v>
       </c>
     </row>
     <row r="1399" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1399" s="5" t="s">
         <v>1283</v>
@@ -34204,74 +34204,74 @@
       </c>
       <c r="D1405" s="5" t="s">
         <v>1794</v>
       </c>
       <c r="E1405" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F1405" s="6" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="1406" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1406" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1406" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1406" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1406" s="5" t="s">
         <v>1795</v>
       </c>
       <c r="E1406" s="5" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="F1406" s="6" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="1407" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1407" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1407" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1407" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1407" s="5" t="s">
         <v>1795</v>
       </c>
       <c r="E1407" s="5" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="F1407" s="6" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1408" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1408" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1408" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1408" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1408" s="5" t="s">
         <v>1317</v>
       </c>
       <c r="E1408" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F1408" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="1409" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1409" s="5" t="s">
         <v>1283</v>
@@ -35624,74 +35624,74 @@
       </c>
       <c r="D1476" s="5" t="s">
         <v>1351</v>
       </c>
       <c r="E1476" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F1476" s="6" t="s">
         <v>1511</v>
       </c>
     </row>
     <row r="1477" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1477" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1477" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1477" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1477" s="5" t="s">
         <v>1779</v>
       </c>
       <c r="E1477" s="5" t="s">
-        <v>3</v>
+        <v>52</v>
       </c>
       <c r="F1477" s="6" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
     </row>
     <row r="1478" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1478" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1478" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1478" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1478" s="5" t="s">
         <v>1779</v>
       </c>
       <c r="E1478" s="5" t="s">
-        <v>52</v>
+        <v>3</v>
       </c>
       <c r="F1478" s="6" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1479" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1479" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1479" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1479" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1479" s="5" t="s">
         <v>1780</v>
       </c>
       <c r="E1479" s="5" t="s">
         <v>167</v>
       </c>
       <c r="F1479" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1480" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1480" s="5" t="s">
         <v>1283</v>
@@ -35764,74 +35764,74 @@
       </c>
       <c r="D1483" s="5" t="s">
         <v>1286</v>
       </c>
       <c r="E1483" s="5" t="s">
         <v>1352</v>
       </c>
       <c r="F1483" s="6" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="1484" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1484" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1484" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1484" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1484" s="5" t="s">
         <v>1838</v>
       </c>
       <c r="E1484" s="5" t="s">
-        <v>1777</v>
+        <v>69</v>
       </c>
       <c r="F1484" s="6" t="s">
-        <v>107</v>
+        <v>185</v>
       </c>
     </row>
     <row r="1485" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1485" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1485" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1485" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1485" s="5" t="s">
         <v>1838</v>
       </c>
       <c r="E1485" s="5" t="s">
-        <v>69</v>
+        <v>1777</v>
       </c>
       <c r="F1485" s="6" t="s">
-        <v>185</v>
+        <v>107</v>
       </c>
     </row>
     <row r="1486" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1486" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1486" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1486" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1486" s="5" t="s">
         <v>1313</v>
       </c>
       <c r="E1486" s="5" t="s">
         <v>1359</v>
       </c>
       <c r="F1486" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="1487" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1487" s="5" t="s">
         <v>1283</v>
@@ -35844,74 +35844,74 @@
       </c>
       <c r="D1487" s="5" t="s">
         <v>1784</v>
       </c>
       <c r="E1487" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F1487" s="6" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="1488" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1488" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1488" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1488" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1488" s="5" t="s">
         <v>1785</v>
       </c>
       <c r="E1488" s="5" t="s">
-        <v>780</v>
+        <v>105</v>
       </c>
       <c r="F1488" s="6" t="s">
-        <v>1839</v>
+        <v>4</v>
       </c>
     </row>
     <row r="1489" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1489" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1489" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1489" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1489" s="5" t="s">
         <v>1785</v>
       </c>
       <c r="E1489" s="5" t="s">
-        <v>105</v>
+        <v>780</v>
       </c>
       <c r="F1489" s="6" t="s">
-        <v>4</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="1490" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1490" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1490" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1490" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1490" s="5" t="s">
         <v>1788</v>
       </c>
       <c r="E1490" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F1490" s="6" t="s">
         <v>1840</v>
       </c>
     </row>
     <row r="1491" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1491" s="5" t="s">
         <v>1283</v>
@@ -35964,74 +35964,74 @@
       </c>
       <c r="D1493" s="5" t="s">
         <v>1841</v>
       </c>
       <c r="E1493" s="5" t="s">
         <v>52</v>
       </c>
       <c r="F1493" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="1494" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1494" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1494" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1494" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1494" s="5" t="s">
         <v>1841</v>
       </c>
       <c r="E1494" s="5" t="s">
-        <v>1843</v>
+        <v>1842</v>
       </c>
       <c r="F1494" s="6" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="1495" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1495" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1495" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1495" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1495" s="5" t="s">
         <v>1841</v>
       </c>
       <c r="E1495" s="5" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="F1495" s="6" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="1496" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1496" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1496" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1496" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1496" s="5" t="s">
         <v>1316</v>
       </c>
       <c r="E1496" s="5" t="s">
         <v>956</v>
       </c>
       <c r="F1496" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="1497" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1497" s="5" t="s">
         <v>1283</v>
@@ -36144,74 +36144,74 @@
       </c>
       <c r="D1502" s="5" t="s">
         <v>1356</v>
       </c>
       <c r="E1502" s="5" t="s">
         <v>1357</v>
       </c>
       <c r="F1502" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="1503" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1503" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1503" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1503" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1503" s="5" t="s">
         <v>1795</v>
       </c>
       <c r="E1503" s="5" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="F1503" s="6" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
     </row>
     <row r="1504" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1504" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1504" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1504" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1504" s="5" t="s">
         <v>1795</v>
       </c>
       <c r="E1504" s="5" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="F1504" s="6" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="1505" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1505" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1505" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1505" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1505" s="5" t="s">
         <v>1317</v>
       </c>
       <c r="E1505" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F1505" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="1506" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1506" s="5" t="s">
         <v>1283</v>
@@ -36347,111 +36347,111 @@
       </c>
       <c r="E1512" s="5" t="s">
         <v>84</v>
       </c>
       <c r="F1512" s="6" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="1513" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1513" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1513" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1513" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1513" s="5" t="s">
         <v>1847</v>
       </c>
       <c r="E1513" s="5" t="s">
         <v>94</v>
       </c>
       <c r="F1513" s="6" t="s">
-        <v>885</v>
+        <v>136</v>
       </c>
     </row>
     <row r="1514" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1514" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1514" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1514" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1514" s="5" t="s">
         <v>1847</v>
       </c>
       <c r="E1514" s="5" t="s">
         <v>94</v>
       </c>
       <c r="F1514" s="6" t="s">
-        <v>136</v>
+        <v>885</v>
       </c>
     </row>
     <row r="1515" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1515" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1515" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1515" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1515" s="5" t="s">
         <v>1798</v>
       </c>
       <c r="E1515" s="5" t="s">
-        <v>1848</v>
+        <v>18</v>
       </c>
       <c r="F1515" s="6" t="s">
-        <v>1558</v>
+        <v>44</v>
       </c>
     </row>
     <row r="1516" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1516" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1516" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1516" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1516" s="5" t="s">
         <v>1798</v>
       </c>
       <c r="E1516" s="5" t="s">
-        <v>18</v>
+        <v>1848</v>
       </c>
       <c r="F1516" s="6" t="s">
-        <v>44</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="1517" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1517" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1517" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1517" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1517" s="5" t="s">
         <v>1323</v>
       </c>
       <c r="E1517" s="5" t="s">
         <v>1360</v>
       </c>
       <c r="F1517" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="1518" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1518" s="5" t="s">
         <v>1283</v>
@@ -36687,71 +36687,71 @@
       </c>
       <c r="E1529" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F1529" s="6" t="s">
         <v>1850</v>
       </c>
     </row>
     <row r="1530" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1530" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1530" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1530" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1530" s="5" t="s">
         <v>1364</v>
       </c>
       <c r="E1530" s="5" t="s">
         <v>1851</v>
       </c>
       <c r="F1530" s="6" t="s">
-        <v>1365</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="1531" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1531" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1531" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1531" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1531" s="5" t="s">
         <v>1364</v>
       </c>
       <c r="E1531" s="5" t="s">
         <v>1851</v>
       </c>
       <c r="F1531" s="6" t="s">
-        <v>1852</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="1532" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1532" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1532" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1532" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1532" s="5" t="s">
         <v>1329</v>
       </c>
       <c r="E1532" s="5" t="s">
         <v>1853</v>
       </c>
       <c r="F1532" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="1533" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1533" s="5" t="s">
         <v>1283</v>
@@ -36804,74 +36804,74 @@
       </c>
       <c r="D1535" s="5" t="s">
         <v>1854</v>
       </c>
       <c r="E1535" s="5" t="s">
         <v>358</v>
       </c>
       <c r="F1535" s="6" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="1536" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1536" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1536" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1536" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1536" s="5" t="s">
         <v>1855</v>
       </c>
       <c r="E1536" s="5" t="s">
-        <v>94</v>
+        <v>1856</v>
       </c>
       <c r="F1536" s="6" t="s">
-        <v>193</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="1537" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1537" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1537" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1537" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1537" s="5" t="s">
         <v>1855</v>
       </c>
       <c r="E1537" s="5" t="s">
-        <v>1856</v>
+        <v>94</v>
       </c>
       <c r="F1537" s="6" t="s">
-        <v>1051</v>
+        <v>193</v>
       </c>
     </row>
     <row r="1538" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1538" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1538" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1538" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1538" s="5" t="s">
         <v>1855</v>
       </c>
       <c r="E1538" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F1538" s="6" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="1539" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1539" s="5" t="s">
         <v>1283</v>
@@ -36884,74 +36884,74 @@
       </c>
       <c r="D1539" s="5" t="s">
         <v>1809</v>
       </c>
       <c r="E1539" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F1539" s="6" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="1540" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1540" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1540" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1540" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1540" s="5" t="s">
         <v>1810</v>
       </c>
       <c r="E1540" s="5" t="s">
-        <v>1857</v>
+        <v>94</v>
       </c>
       <c r="F1540" s="6" t="s">
-        <v>1767</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1541" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1541" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1541" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1541" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1541" s="5" t="s">
         <v>1810</v>
       </c>
       <c r="E1541" s="5" t="s">
-        <v>94</v>
+        <v>1857</v>
       </c>
       <c r="F1541" s="6" t="s">
-        <v>12</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="1542" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1542" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1542" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1542" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1542" s="5" t="s">
         <v>1331</v>
       </c>
       <c r="E1542" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F1542" s="6" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="1543" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1543" s="5" t="s">
         <v>1283</v>
@@ -37104,74 +37104,74 @@
       </c>
       <c r="D1550" s="5" t="s">
         <v>1337</v>
       </c>
       <c r="E1550" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F1550" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="1551" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1551" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1551" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1551" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1551" s="5" t="s">
         <v>1813</v>
       </c>
       <c r="E1551" s="5" t="s">
-        <v>767</v>
+        <v>1135</v>
       </c>
       <c r="F1551" s="6" t="s">
-        <v>139</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1552" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1552" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1552" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1552" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1552" s="5" t="s">
         <v>1813</v>
       </c>
       <c r="E1552" s="5" t="s">
-        <v>1135</v>
+        <v>767</v>
       </c>
       <c r="F1552" s="6" t="s">
-        <v>778</v>
+        <v>139</v>
       </c>
     </row>
     <row r="1553" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1553" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1553" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1553" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1553" s="5" t="s">
         <v>1813</v>
       </c>
       <c r="E1553" s="5" t="s">
         <v>767</v>
       </c>
       <c r="F1553" s="6" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="1554" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1554" s="5" t="s">
         <v>1283</v>
@@ -37584,114 +37584,114 @@
       </c>
       <c r="D1574" s="5" t="s">
         <v>1831</v>
       </c>
       <c r="E1574" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F1574" s="6" t="s">
         <v>1832</v>
       </c>
     </row>
     <row r="1575" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1575" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1575" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1575" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1575" s="5" t="s">
         <v>1862</v>
       </c>
       <c r="E1575" s="5" t="s">
-        <v>3</v>
+        <v>1863</v>
       </c>
       <c r="F1575" s="6" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
     </row>
     <row r="1576" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1576" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1576" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1576" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1576" s="5" t="s">
         <v>1862</v>
       </c>
       <c r="E1576" s="5" t="s">
-        <v>1864</v>
+        <v>3</v>
       </c>
       <c r="F1576" s="6" t="s">
-        <v>170</v>
+        <v>19</v>
       </c>
     </row>
     <row r="1577" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1577" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1577" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1577" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1577" s="5" t="s">
         <v>1862</v>
       </c>
       <c r="E1577" s="5" t="s">
-        <v>1863</v>
+        <v>16</v>
       </c>
       <c r="F1577" s="6" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1578" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1578" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1578" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1578" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1578" s="5" t="s">
         <v>1862</v>
       </c>
       <c r="E1578" s="5" t="s">
-        <v>16</v>
+        <v>1864</v>
       </c>
       <c r="F1578" s="6" t="s">
-        <v>30</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1579" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1579" s="5" t="s">
         <v>1283</v>
       </c>
       <c r="B1579" s="5" t="s">
         <v>1703</v>
       </c>
       <c r="C1579" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D1579" s="5" t="s">
         <v>1862</v>
       </c>
       <c r="E1579" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F1579" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="1580" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1580" s="5" t="s">
         <v>1283</v>
@@ -38924,94 +38924,94 @@
       </c>
       <c r="D1641" s="5" t="s">
         <v>1437</v>
       </c>
       <c r="E1641" s="5" t="s">
         <v>173</v>
       </c>
       <c r="F1641" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="1642" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1642" s="5" t="s">
         <v>1430</v>
       </c>
       <c r="B1642" s="5" t="s">
         <v>1713</v>
       </c>
       <c r="C1642" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1642" s="5" t="s">
         <v>1455</v>
       </c>
       <c r="E1642" s="5" t="s">
-        <v>23</v>
+        <v>1456</v>
       </c>
       <c r="F1642" s="6" t="s">
-        <v>235</v>
+        <v>63</v>
       </c>
     </row>
     <row r="1643" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1643" s="5" t="s">
         <v>1430</v>
       </c>
       <c r="B1643" s="5" t="s">
         <v>1713</v>
       </c>
       <c r="C1643" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1643" s="5" t="s">
         <v>1455</v>
       </c>
       <c r="E1643" s="5" t="s">
-        <v>1456</v>
+        <v>23</v>
       </c>
       <c r="F1643" s="6" t="s">
-        <v>63</v>
+        <v>278</v>
       </c>
     </row>
     <row r="1644" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1644" s="5" t="s">
         <v>1430</v>
       </c>
       <c r="B1644" s="5" t="s">
         <v>1713</v>
       </c>
       <c r="C1644" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1644" s="5" t="s">
         <v>1455</v>
       </c>
       <c r="E1644" s="5" t="s">
         <v>23</v>
       </c>
       <c r="F1644" s="6" t="s">
-        <v>278</v>
+        <v>235</v>
       </c>
     </row>
     <row r="1645" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1645" s="5" t="s">
         <v>1430</v>
       </c>
       <c r="B1645" s="5" t="s">
         <v>1713</v>
       </c>
       <c r="C1645" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1645" s="5" t="s">
         <v>1457</v>
       </c>
       <c r="E1645" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F1645" s="6" t="s">
         <v>1458</v>
       </c>
     </row>
     <row r="1646" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1646" s="5" t="s">
         <v>1430</v>
@@ -39104,74 +39104,74 @@
       </c>
       <c r="D1650" s="5" t="s">
         <v>1463</v>
       </c>
       <c r="E1650" s="5" t="s">
         <v>1765</v>
       </c>
       <c r="F1650" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="1651" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1651" s="5" t="s">
         <v>1430</v>
       </c>
       <c r="B1651" s="5" t="s">
         <v>1713</v>
       </c>
       <c r="C1651" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1651" s="5" t="s">
         <v>1464</v>
       </c>
       <c r="E1651" s="5" t="s">
-        <v>52</v>
+        <v>1135</v>
       </c>
       <c r="F1651" s="6" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1652" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1652" s="5" t="s">
         <v>1430</v>
       </c>
       <c r="B1652" s="5" t="s">
         <v>1713</v>
       </c>
       <c r="C1652" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1652" s="5" t="s">
         <v>1464</v>
       </c>
       <c r="E1652" s="5" t="s">
-        <v>1135</v>
+        <v>52</v>
       </c>
       <c r="F1652" s="6" t="s">
-        <v>12</v>
+        <v>89</v>
       </c>
     </row>
     <row r="1653" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1653" s="5" t="s">
         <v>1430</v>
       </c>
       <c r="B1653" s="5" t="s">
         <v>1713</v>
       </c>
       <c r="C1653" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D1653" s="5" t="s">
         <v>1465</v>
       </c>
       <c r="E1653" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F1653" s="6" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="1654" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1654" s="5" t="s">
         <v>1430</v>